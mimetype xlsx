--- v0 (2025-10-19)
+++ v1 (2026-10-09)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Vartotojas\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4D04D6D-C70D-419C-A1AB-8CF30967160D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42E5D224-8147-4809-B4E7-CEA9C4212659}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15510" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tvarkarastis-1" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Tvarkarastis-2" sheetId="4" r:id="rId2"/>
     <sheet name="Lapas1" sheetId="2" r:id="rId3"/>
     <sheet name="Lapas2" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="172">
   <si>
     <t>Geografija</t>
   </si>
   <si>
     <t>ANTRADIENIS</t>
   </si>
   <si>
     <t>Žmogaus sauga</t>
   </si>
   <si>
     <t>Sigutė</t>
   </si>
   <si>
     <t>Petrošienė</t>
   </si>
   <si>
     <t>Chemija</t>
   </si>
   <si>
     <t>Lietuvių kalba</t>
   </si>
   <si>
     <t>Vilma</t>
   </si>
   <si>
@@ -322,53 +322,50 @@
   <si>
     <t>4Gs</t>
   </si>
   <si>
     <t>Dailė</t>
   </si>
   <si>
     <t>7*</t>
   </si>
   <si>
     <t>3GM</t>
   </si>
   <si>
     <t xml:space="preserve">Vilma </t>
   </si>
   <si>
     <t>Domarkienė</t>
   </si>
   <si>
     <t>Mackevičienė</t>
   </si>
   <si>
     <t>Informacinės technologijos, Sporto šaka</t>
   </si>
   <si>
-    <t>Biologija,                         Gamta ir žmogus</t>
-[...1 lines deleted...]
-  <si>
     <t>Rusų  kalba</t>
   </si>
   <si>
     <t>2Gk</t>
   </si>
   <si>
     <t>3Gm</t>
   </si>
   <si>
     <t>4Gm</t>
   </si>
   <si>
     <t>5m</t>
   </si>
   <si>
     <t>7m</t>
   </si>
   <si>
     <t>6m</t>
   </si>
   <si>
     <t>8m</t>
   </si>
   <si>
     <t>1Gm</t>
@@ -385,184 +382,232 @@
   <si>
     <t xml:space="preserve">Eglė </t>
   </si>
   <si>
     <t>Viskontienė</t>
   </si>
   <si>
     <t>Regina</t>
   </si>
   <si>
     <t xml:space="preserve">Aidas </t>
   </si>
   <si>
     <t>Ivoncienė</t>
   </si>
   <si>
     <t>Indrė</t>
   </si>
   <si>
     <t>Polina</t>
   </si>
   <si>
     <t>Martinaitienė</t>
   </si>
   <si>
-    <t xml:space="preserve">Soneta </t>
-[...4 lines deleted...]
-  <si>
     <t>Kutelis</t>
-  </si>
-[...1 lines deleted...]
-    <t>Informacinės technologijos, fizinis ugdymas</t>
   </si>
   <si>
     <t>Fizinis ugdymas</t>
   </si>
   <si>
     <t>Jucytė</t>
   </si>
   <si>
     <t xml:space="preserve">Biologija                       </t>
-  </si>
-[...7 lines deleted...]
-    <t>Jūratė        Gaudėšienė</t>
   </si>
   <si>
     <t xml:space="preserve">Jūratė </t>
   </si>
   <si>
     <t>Piluckienė</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>Brazaitienė</t>
   </si>
   <si>
     <t>Eugenija</t>
   </si>
   <si>
     <t>Daniuk</t>
   </si>
   <si>
     <t>Vokiečių kalba</t>
   </si>
   <si>
-    <t>Kl.v.</t>
-[...4 lines deleted...]
-  <si>
     <t>8A</t>
   </si>
   <si>
     <t>8B</t>
   </si>
   <si>
-    <t>Kl.v</t>
-[...7 lines deleted...]
-  <si>
     <t>3G, 4G</t>
-  </si>
-[...1 lines deleted...]
-    <t>Simona Brazdeikienė</t>
   </si>
   <si>
     <t>Gyvenimo įgūdžiai</t>
   </si>
   <si>
     <t xml:space="preserve">Ramunė </t>
   </si>
   <si>
-    <t>Violeta Lukošienė</t>
+    <t>2A</t>
   </si>
   <si>
-    <t>Kl. Val</t>
+    <t>2B</t>
   </si>
   <si>
-    <t>3Gk</t>
+    <t>Venslauskienė</t>
   </si>
   <si>
-    <t>1Gk</t>
+    <t>Raketienė</t>
   </si>
   <si>
-    <t>Kl. v/</t>
+    <t xml:space="preserve">Kl.v. </t>
   </si>
   <si>
-    <t>kl.v</t>
+    <t>6Į</t>
   </si>
   <si>
-    <t>3G 4G</t>
+    <t>8BĮ</t>
   </si>
   <si>
-    <t>Kl. v</t>
+    <t>7Į</t>
   </si>
   <si>
-    <t xml:space="preserve"> 5-8, 1G-4G KLASIŲ TVARKARAŠTIS   2025-2026 MOKSLO METAI </t>
+    <t>5Į</t>
   </si>
   <si>
-    <t xml:space="preserve">Kretingos r. Vydmantų gimnazijos direktoriaus </t>
+    <t>Kl.v.</t>
   </si>
   <si>
-    <t>2025 m. rugsėjo 1 d. įsakymu Nr. V-82</t>
+    <t>Lukošienė</t>
   </si>
   <si>
-    <t>Vitalija Girgždė</t>
+    <t xml:space="preserve">Violeta </t>
   </si>
   <si>
     <t>Technologijos</t>
+  </si>
+  <si>
+    <t>Kl.v</t>
+  </si>
+  <si>
+    <t>Brazlauskienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modesta  </t>
+  </si>
+  <si>
+    <t>Purmalienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laura </t>
+  </si>
+  <si>
+    <t>Šakinė</t>
+  </si>
+  <si>
+    <t>Embrasienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitalija </t>
+  </si>
+  <si>
+    <t>Girgžsdė</t>
+  </si>
+  <si>
+    <t>Jūratė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aurelija </t>
+  </si>
+  <si>
+    <t>Bėrantaitė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simona </t>
+  </si>
+  <si>
+    <t>Brazdeikienė</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edita         </t>
+  </si>
+  <si>
+    <t>Vainušė</t>
+  </si>
+  <si>
+    <t>Informatika</t>
+  </si>
+  <si>
+    <t>Informatika                         fizinis ugdymas</t>
+  </si>
+  <si>
+    <t>Biologija,                           Gamta ir žmogus</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>etno</t>
+    </r>
+  </si>
+  <si>
+    <t>2b</t>
+  </si>
+  <si>
+    <t>Kretingos r. Vydmantų gimnazijos direktoriaus</t>
+  </si>
+  <si>
+    <t>2026 m. rugsėjo 1 d. įsakymu Nr. V-103</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5-8, 1G-4G KLASIŲ TVARKARAŠTIS   2026-2027 MOKSLO METAI </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0\ &quot;Lt&quot;_-;\-* #,##0\ &quot;Lt&quot;_-;_-* &quot;-&quot;\ &quot;Lt&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _L_t_-;\-* #,##0\ _L_t_-;_-* &quot;-&quot;\ _L_t_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ &quot;Lt&quot;_-;\-* #,##0.00\ &quot;Lt&quot;_-;_-* &quot;-&quot;??\ &quot;Lt&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _L_t_-;\-* #,##0.00\ _L_t_-;_-* &quot;-&quot;??\ _L_t_-;_-@_-"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -628,72 +673,104 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="12"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="77">
+  <borders count="92">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1607,76 +1684,265 @@
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="175">
+  <cellXfs count="231">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2021,184 +2287,352 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="76" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="41" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="82" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="83" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="84" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="85" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="86" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="86" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="87" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="88" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="81" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="89" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="84" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="80" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="90" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="91" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="77" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="78" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="42" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="79" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="80" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="84" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="41" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...118 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma[0]" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency[0]" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
     <cellStyle name="Normal" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Percent" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Procentai" xfId="7" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
@@ -2546,50 +2980,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BX91"/>
   <sheetViews>
     <sheetView showRuler="0" topLeftCell="A6" zoomScale="60" zoomScaleNormal="60" zoomScalePageLayoutView="85" workbookViewId="0">
       <selection activeCell="AC41" sqref="AC41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.140625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="32" width="5.42578125" customWidth="1"/>
     <col min="33" max="33" width="5" customWidth="1"/>
     <col min="34" max="42" width="4.7109375" customWidth="1"/>
     <col min="43" max="43" width="6.28515625" customWidth="1"/>
     <col min="44" max="54" width="4.7109375" customWidth="1"/>
     <col min="55" max="55" width="4" customWidth="1"/>
     <col min="56" max="76" width="9.140625" customWidth="1"/>
   </cols>
@@ -2610,423 +3048,423 @@
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
-      <c r="AL1" s="158" t="s">
+      <c r="AL1" s="198" t="s">
         <v>30</v>
       </c>
-      <c r="AM1" s="159"/>
-[...5 lines deleted...]
-      <c r="AS1" s="159"/>
+      <c r="AM1" s="199"/>
+      <c r="AN1" s="199"/>
+      <c r="AO1" s="199"/>
+      <c r="AP1" s="199"/>
+      <c r="AQ1" s="199"/>
+      <c r="AR1" s="199"/>
+      <c r="AS1" s="199"/>
       <c r="AT1" s="4"/>
       <c r="AU1" s="4"/>
       <c r="AV1" s="4"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
       <c r="BC1" s="4"/>
     </row>
     <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="3"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
-      <c r="AL2" s="158" t="s">
+      <c r="AL2" s="198" t="s">
         <v>71</v>
       </c>
-      <c r="AM2" s="159"/>
-[...14 lines deleted...]
-      <c r="BB2" s="159"/>
+      <c r="AM2" s="199"/>
+      <c r="AN2" s="199"/>
+      <c r="AO2" s="199"/>
+      <c r="AP2" s="199"/>
+      <c r="AQ2" s="199"/>
+      <c r="AR2" s="199"/>
+      <c r="AS2" s="199"/>
+      <c r="AT2" s="199"/>
+      <c r="AU2" s="199"/>
+      <c r="AV2" s="199"/>
+      <c r="AW2" s="199"/>
+      <c r="AX2" s="199"/>
+      <c r="AY2" s="199"/>
+      <c r="AZ2" s="199"/>
+      <c r="BA2" s="199"/>
+      <c r="BB2" s="199"/>
     </row>
     <row r="3" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
-      <c r="AL3" s="160" t="s">
+      <c r="AL3" s="200" t="s">
         <v>82</v>
       </c>
-      <c r="AM3" s="161"/>
-[...14 lines deleted...]
-      <c r="BB3" s="161"/>
+      <c r="AM3" s="201"/>
+      <c r="AN3" s="201"/>
+      <c r="AO3" s="201"/>
+      <c r="AP3" s="201"/>
+      <c r="AQ3" s="201"/>
+      <c r="AR3" s="201"/>
+      <c r="AS3" s="201"/>
+      <c r="AT3" s="201"/>
+      <c r="AU3" s="201"/>
+      <c r="AV3" s="201"/>
+      <c r="AW3" s="201"/>
+      <c r="AX3" s="201"/>
+      <c r="AY3" s="201"/>
+      <c r="AZ3" s="201"/>
+      <c r="BA3" s="201"/>
+      <c r="BB3" s="201"/>
     </row>
     <row r="4" spans="1:76" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="3"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
-      <c r="AL4" s="140"/>
-[...1 lines deleted...]
-      <c r="AN4" s="141"/>
+      <c r="AL4" s="202"/>
+      <c r="AM4" s="203"/>
+      <c r="AN4" s="203"/>
     </row>
     <row r="5" spans="1:76" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="204" t="s">
         <v>72</v>
       </c>
-      <c r="B5" s="163"/>
-[...51 lines deleted...]
-      <c r="BB5" s="163"/>
+      <c r="B5" s="205"/>
+      <c r="C5" s="205"/>
+      <c r="D5" s="205"/>
+      <c r="E5" s="205"/>
+      <c r="F5" s="205"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="205"/>
+      <c r="I5" s="205"/>
+      <c r="J5" s="205"/>
+      <c r="K5" s="205"/>
+      <c r="L5" s="205"/>
+      <c r="M5" s="205"/>
+      <c r="N5" s="205"/>
+      <c r="O5" s="205"/>
+      <c r="P5" s="205"/>
+      <c r="Q5" s="205"/>
+      <c r="R5" s="205"/>
+      <c r="S5" s="205"/>
+      <c r="T5" s="205"/>
+      <c r="U5" s="205"/>
+      <c r="V5" s="205"/>
+      <c r="W5" s="205"/>
+      <c r="X5" s="205"/>
+      <c r="Y5" s="205"/>
+      <c r="Z5" s="205"/>
+      <c r="AA5" s="205"/>
+      <c r="AB5" s="205"/>
+      <c r="AC5" s="205"/>
+      <c r="AD5" s="205"/>
+      <c r="AE5" s="205"/>
+      <c r="AF5" s="205"/>
+      <c r="AG5" s="205"/>
+      <c r="AH5" s="205"/>
+      <c r="AI5" s="205"/>
+      <c r="AJ5" s="205"/>
+      <c r="AK5" s="205"/>
+      <c r="AL5" s="205"/>
+      <c r="AM5" s="205"/>
+      <c r="AN5" s="205"/>
+      <c r="AO5" s="205"/>
+      <c r="AP5" s="205"/>
+      <c r="AQ5" s="205"/>
+      <c r="AR5" s="205"/>
+      <c r="AS5" s="205"/>
+      <c r="AT5" s="205"/>
+      <c r="AU5" s="205"/>
+      <c r="AV5" s="205"/>
+      <c r="AW5" s="205"/>
+      <c r="AX5" s="205"/>
+      <c r="AY5" s="205"/>
+      <c r="AZ5" s="205"/>
+      <c r="BA5" s="205"/>
+      <c r="BB5" s="205"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:76" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167" t="s">
-[...54 lines deleted...]
-      <c r="BB6" s="168"/>
+      <c r="A6" s="196" t="s">
+        <v>108</v>
+      </c>
+      <c r="B6" s="197"/>
+      <c r="C6" s="197"/>
+      <c r="D6" s="197"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="197"/>
+      <c r="N6" s="197"/>
+      <c r="O6" s="197"/>
+      <c r="P6" s="197"/>
+      <c r="Q6" s="197"/>
+      <c r="R6" s="197"/>
+      <c r="S6" s="197"/>
+      <c r="T6" s="197"/>
+      <c r="U6" s="197"/>
+      <c r="V6" s="197"/>
+      <c r="W6" s="197"/>
+      <c r="X6" s="197"/>
+      <c r="Y6" s="197"/>
+      <c r="Z6" s="197"/>
+      <c r="AA6" s="197"/>
+      <c r="AB6" s="197"/>
+      <c r="AC6" s="197"/>
+      <c r="AD6" s="197"/>
+      <c r="AE6" s="197"/>
+      <c r="AF6" s="197"/>
+      <c r="AG6" s="197"/>
+      <c r="AH6" s="197"/>
+      <c r="AI6" s="197"/>
+      <c r="AJ6" s="197"/>
+      <c r="AK6" s="197"/>
+      <c r="AL6" s="197"/>
+      <c r="AM6" s="197"/>
+      <c r="AN6" s="197"/>
+      <c r="AO6" s="197"/>
+      <c r="AP6" s="197"/>
+      <c r="AQ6" s="197"/>
+      <c r="AR6" s="197"/>
+      <c r="AS6" s="197"/>
+      <c r="AT6" s="197"/>
+      <c r="AU6" s="197"/>
+      <c r="AV6" s="197"/>
+      <c r="AW6" s="197"/>
+      <c r="AX6" s="197"/>
+      <c r="AY6" s="197"/>
+      <c r="AZ6" s="197"/>
+      <c r="BA6" s="197"/>
+      <c r="BB6" s="197"/>
       <c r="BC6" s="10"/>
     </row>
     <row r="7" spans="1:76" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="174" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="146"/>
-      <c r="C7" s="149" t="s">
+      <c r="B7" s="175"/>
+      <c r="C7" s="216" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="150"/>
-      <c r="E7" s="153" t="s">
+      <c r="D7" s="217"/>
+      <c r="E7" s="220" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="142"/>
-[...8 lines deleted...]
-      <c r="O7" s="142" t="s">
+      <c r="F7" s="213"/>
+      <c r="G7" s="213"/>
+      <c r="H7" s="213"/>
+      <c r="I7" s="213"/>
+      <c r="J7" s="213"/>
+      <c r="K7" s="213"/>
+      <c r="L7" s="213"/>
+      <c r="M7" s="213"/>
+      <c r="N7" s="215"/>
+      <c r="O7" s="213" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="142"/>
-[...8 lines deleted...]
-      <c r="Y7" s="143" t="s">
+      <c r="P7" s="213"/>
+      <c r="Q7" s="213"/>
+      <c r="R7" s="213"/>
+      <c r="S7" s="213"/>
+      <c r="T7" s="213"/>
+      <c r="U7" s="213"/>
+      <c r="V7" s="213"/>
+      <c r="W7" s="213"/>
+      <c r="X7" s="213"/>
+      <c r="Y7" s="214" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="142"/>
-[...8 lines deleted...]
-      <c r="AI7" s="143" t="s">
+      <c r="Z7" s="213"/>
+      <c r="AA7" s="213"/>
+      <c r="AB7" s="213"/>
+      <c r="AC7" s="213"/>
+      <c r="AD7" s="213"/>
+      <c r="AE7" s="213"/>
+      <c r="AF7" s="213"/>
+      <c r="AG7" s="213"/>
+      <c r="AH7" s="215"/>
+      <c r="AI7" s="214" t="s">
         <v>12</v>
       </c>
-      <c r="AJ7" s="142"/>
-[...8 lines deleted...]
-      <c r="AS7" s="142" t="s">
+      <c r="AJ7" s="213"/>
+      <c r="AK7" s="213"/>
+      <c r="AL7" s="213"/>
+      <c r="AM7" s="213"/>
+      <c r="AN7" s="213"/>
+      <c r="AO7" s="213"/>
+      <c r="AP7" s="213"/>
+      <c r="AQ7" s="213"/>
+      <c r="AR7" s="215"/>
+      <c r="AS7" s="213" t="s">
         <v>8</v>
       </c>
-      <c r="AT7" s="169"/>
-[...7 lines deleted...]
-      <c r="BB7" s="146"/>
+      <c r="AT7" s="227"/>
+      <c r="AU7" s="227"/>
+      <c r="AV7" s="227"/>
+      <c r="AW7" s="227"/>
+      <c r="AX7" s="227"/>
+      <c r="AY7" s="227"/>
+      <c r="AZ7" s="227"/>
+      <c r="BA7" s="227"/>
+      <c r="BB7" s="175"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:76" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="147"/>
-[...2 lines deleted...]
-      <c r="D8" s="152"/>
+      <c r="A8" s="176"/>
+      <c r="B8" s="177"/>
+      <c r="C8" s="218"/>
+      <c r="D8" s="219"/>
       <c r="E8" s="15">
         <v>1</v>
       </c>
       <c r="F8" s="16">
         <v>2</v>
       </c>
       <c r="G8" s="16">
         <v>3</v>
       </c>
       <c r="H8" s="16">
         <v>4</v>
       </c>
       <c r="I8" s="16">
         <v>5</v>
       </c>
       <c r="J8" s="16">
         <v>6</v>
       </c>
       <c r="K8" s="16">
         <v>7</v>
       </c>
       <c r="L8" s="16">
         <v>8</v>
       </c>
       <c r="M8" s="17">
@@ -3624,60 +4062,60 @@
       <c r="BB12" s="28"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="5"/>
       <c r="BI12" s="5"/>
       <c r="BJ12" s="5"/>
       <c r="BK12" s="5"/>
       <c r="BL12" s="5"/>
       <c r="BM12" s="5"/>
       <c r="BN12" s="5"/>
       <c r="BO12" s="5"/>
       <c r="BP12" s="5"/>
       <c r="BQ12" s="5"/>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="5"/>
       <c r="BV12" s="5"/>
       <c r="BW12" s="5"/>
       <c r="BX12" s="5"/>
     </row>
     <row r="13" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="138" t="s">
+      <c r="A13" s="211" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="154" t="s">
+      <c r="B13" s="221" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="137">
+      <c r="D13" s="186">
         <v>312</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="28"/>
       <c r="O13" s="26"/>
       <c r="P13" s="27"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="27"/>
       <c r="S13" s="27"/>
       <c r="T13" s="27"/>
       <c r="U13" s="27"/>
       <c r="V13" s="27"/>
       <c r="W13" s="27"/>
       <c r="X13" s="53"/>
       <c r="Y13" s="97"/>
       <c r="Z13" s="27"/>
       <c r="AA13" s="27"/>
@@ -3689,79 +4127,79 @@
       <c r="AG13" s="27"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="97"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
       <c r="AL13" s="27"/>
       <c r="AM13" s="27"/>
       <c r="AN13" s="27"/>
       <c r="AO13" s="27"/>
       <c r="AP13" s="27"/>
       <c r="AQ13" s="27"/>
       <c r="AR13" s="28"/>
       <c r="AS13" s="26"/>
       <c r="AT13" s="27"/>
       <c r="AU13" s="27"/>
       <c r="AV13" s="27"/>
       <c r="AW13" s="27"/>
       <c r="AX13" s="27"/>
       <c r="AY13" s="27"/>
       <c r="AZ13" s="27"/>
       <c r="BA13" s="27"/>
       <c r="BB13" s="28"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
-      <c r="BF13" s="154" t="s">
+      <c r="BF13" s="221" t="s">
         <v>85</v>
       </c>
       <c r="BG13" s="5"/>
       <c r="BH13" s="5"/>
       <c r="BI13" s="5"/>
       <c r="BJ13" s="5"/>
       <c r="BK13" s="5"/>
       <c r="BL13" s="5"/>
       <c r="BM13" s="5"/>
       <c r="BN13" s="5"/>
       <c r="BO13" s="5"/>
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
     </row>
     <row r="14" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="139"/>
-      <c r="B14" s="155"/>
+      <c r="A14" s="212"/>
+      <c r="B14" s="222"/>
       <c r="C14" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="137"/>
+      <c r="D14" s="186"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="28"/>
       <c r="O14" s="26"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
       <c r="T14" s="27">
         <v>6</v>
       </c>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>
       <c r="X14" s="53"/>
       <c r="Y14" s="97" t="s">
         <v>63</v>
       </c>
@@ -3779,51 +4217,51 @@
       <c r="AI14" s="97"/>
       <c r="AJ14" s="27"/>
       <c r="AK14" s="27"/>
       <c r="AL14" s="27"/>
       <c r="AM14" s="27"/>
       <c r="AN14" s="27"/>
       <c r="AO14" s="27"/>
       <c r="AP14" s="27"/>
       <c r="AQ14" s="27"/>
       <c r="AR14" s="28"/>
       <c r="AS14" s="26" t="s">
         <v>63</v>
       </c>
       <c r="AT14" s="27"/>
       <c r="AU14" s="27"/>
       <c r="AV14" s="27"/>
       <c r="AW14" s="27"/>
       <c r="AX14" s="27"/>
       <c r="AY14" s="27"/>
       <c r="AZ14" s="27"/>
       <c r="BA14" s="27"/>
       <c r="BB14" s="28"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
-      <c r="BF14" s="155"/>
+      <c r="BF14" s="222"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="5"/>
       <c r="BI14" s="5"/>
       <c r="BJ14" s="5"/>
       <c r="BK14" s="5"/>
       <c r="BL14" s="5"/>
       <c r="BM14" s="5"/>
       <c r="BN14" s="5"/>
       <c r="BO14" s="5"/>
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
     </row>
     <row r="15" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>67</v>
@@ -3953,78 +4391,78 @@
     </row>
     <row r="16" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="41" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="44"/>
       <c r="E16" s="42"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="44"/>
       <c r="O16" s="42"/>
       <c r="P16" s="43"/>
       <c r="Q16" s="43" t="s">
+        <v>103</v>
+      </c>
+      <c r="R16" s="43" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="S16" s="43"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="88"/>
       <c r="Y16" s="99"/>
       <c r="Z16" s="43" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="AA16" s="43"/>
       <c r="AB16" s="43"/>
       <c r="AC16" s="43"/>
       <c r="AD16" s="43"/>
       <c r="AE16" s="43" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AF16" s="43"/>
       <c r="AG16" s="43"/>
       <c r="AH16" s="44"/>
       <c r="AI16" s="99"/>
       <c r="AJ16" s="43" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AK16" s="43"/>
       <c r="AL16" s="43"/>
       <c r="AM16" s="43"/>
       <c r="AN16" s="43"/>
       <c r="AO16" s="43"/>
       <c r="AP16" s="43"/>
       <c r="AQ16" s="43"/>
       <c r="AR16" s="44"/>
       <c r="AS16" s="42"/>
       <c r="AT16" s="43"/>
       <c r="AU16" s="43"/>
       <c r="AV16" s="43"/>
       <c r="AW16" s="43"/>
       <c r="AX16" s="43"/>
       <c r="AY16" s="43"/>
       <c r="AZ16" s="43"/>
       <c r="BA16" s="43"/>
       <c r="BB16" s="44"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="11"/>
       <c r="BE16" s="11"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="5"/>
@@ -4405,51 +4843,51 @@
       <c r="BI19" s="5"/>
       <c r="BJ19" s="5"/>
       <c r="BK19" s="5"/>
       <c r="BL19" s="5"/>
       <c r="BM19" s="5"/>
       <c r="BN19" s="5"/>
       <c r="BO19" s="5"/>
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
     </row>
     <row r="20" spans="1:76" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="38" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D20" s="28">
         <v>310</v>
       </c>
       <c r="E20" s="51"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="28"/>
       <c r="O20" s="26"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27">
         <v>8</v>
       </c>
       <c r="R20" s="27"/>
       <c r="S20" s="27" t="s">
         <v>65</v>
       </c>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
@@ -4768,79 +5206,79 @@
       <c r="AV22" s="33">
         <v>4</v>
       </c>
       <c r="AW22" s="33">
         <v>5</v>
       </c>
       <c r="AX22" s="33">
         <v>6</v>
       </c>
       <c r="AY22" s="33">
         <v>7</v>
       </c>
       <c r="AZ22" s="33">
         <v>8</v>
       </c>
       <c r="BA22" s="32">
         <v>9</v>
       </c>
       <c r="BB22" s="35">
         <v>10</v>
       </c>
       <c r="BC22" s="13"/>
       <c r="BD22" s="8"/>
     </row>
     <row r="23" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="170" t="s">
+      <c r="A23" s="228" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="154" t="s">
+      <c r="B23" s="221" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="D23" s="171">
+      <c r="D23" s="229">
         <v>109</v>
       </c>
       <c r="E23" s="115" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="116">
         <v>6</v>
       </c>
       <c r="G23" s="116">
         <v>7</v>
       </c>
       <c r="H23" s="116" t="s">
         <v>62</v>
       </c>
       <c r="I23" s="116"/>
       <c r="J23" s="116"/>
       <c r="K23" s="116"/>
       <c r="L23" s="117" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M23" s="116"/>
       <c r="N23" s="118"/>
       <c r="O23" s="115" t="s">
         <v>64</v>
       </c>
       <c r="P23" s="116" t="s">
         <v>64</v>
       </c>
       <c r="Q23" s="116" t="s">
         <v>63</v>
       </c>
       <c r="R23" s="116">
         <v>6</v>
       </c>
       <c r="S23" s="116">
         <v>7</v>
       </c>
       <c r="T23" s="116"/>
       <c r="U23" s="116"/>
       <c r="V23" s="116"/>
       <c r="W23" s="116"/>
       <c r="X23" s="119"/>
       <c r="Y23" s="120"/>
       <c r="Z23" s="116"/>
@@ -4869,65 +5307,65 @@
       <c r="AK23" s="116"/>
       <c r="AL23" s="116" t="s">
         <v>62</v>
       </c>
       <c r="AM23" s="116" t="s">
         <v>64</v>
       </c>
       <c r="AN23" s="116"/>
       <c r="AO23" s="116"/>
       <c r="AP23" s="116"/>
       <c r="AQ23" s="116"/>
       <c r="AR23" s="118"/>
       <c r="AS23" s="115">
         <v>6</v>
       </c>
       <c r="AT23" s="116"/>
       <c r="AU23" s="116" t="s">
         <v>64</v>
       </c>
       <c r="AV23" s="116" t="s">
         <v>64</v>
       </c>
       <c r="AW23" s="116"/>
       <c r="AX23" s="116"/>
       <c r="AY23" s="116" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="AZ23" s="116"/>
       <c r="BA23" s="116"/>
       <c r="BB23" s="118"/>
       <c r="BC23" s="6"/>
       <c r="BD23" s="8"/>
     </row>
     <row r="24" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="170"/>
-      <c r="B24" s="154"/>
+      <c r="A24" s="228"/>
+      <c r="B24" s="221"/>
       <c r="C24" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="172"/>
+      <c r="D24" s="230"/>
       <c r="E24" s="122"/>
       <c r="F24" s="123"/>
       <c r="G24" s="123"/>
       <c r="H24" s="123"/>
       <c r="I24" s="123"/>
       <c r="J24" s="123"/>
       <c r="K24" s="123"/>
       <c r="L24" s="123"/>
       <c r="M24" s="123"/>
       <c r="N24" s="124"/>
       <c r="O24" s="122"/>
       <c r="P24" s="123"/>
       <c r="Q24" s="123"/>
       <c r="R24" s="123"/>
       <c r="S24" s="123"/>
       <c r="T24" s="123"/>
       <c r="U24" s="123"/>
       <c r="V24" s="123"/>
       <c r="W24" s="123"/>
       <c r="X24" s="125"/>
       <c r="Y24" s="126">
         <v>5</v>
       </c>
       <c r="Z24" s="123"/>
       <c r="AA24" s="123"/>
@@ -5002,51 +5440,51 @@
       </c>
       <c r="Q25" s="27"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="27"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="27"/>
       <c r="X25" s="53"/>
       <c r="Y25" s="97" t="s">
         <v>65</v>
       </c>
       <c r="Z25" s="27">
         <v>5</v>
       </c>
       <c r="AA25" s="27"/>
       <c r="AB25" s="27" t="s">
         <v>62</v>
       </c>
       <c r="AC25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="AD25" s="27"/>
       <c r="AE25" s="27"/>
       <c r="AF25" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AG25" s="27"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="97">
         <v>8</v>
       </c>
       <c r="AJ25" s="27">
         <v>5</v>
       </c>
       <c r="AK25" s="27" t="s">
         <v>65</v>
       </c>
       <c r="AL25" s="27" t="s">
         <v>62</v>
       </c>
       <c r="AM25" s="27"/>
       <c r="AN25" s="27"/>
       <c r="AO25" s="27"/>
       <c r="AP25" s="27"/>
       <c r="AQ25" s="27"/>
       <c r="AR25" s="28"/>
       <c r="AS25" s="26" t="s">
         <v>62</v>
       </c>
       <c r="AT25" s="27">
@@ -5070,51 +5508,51 @@
         <v>21</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="55" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="28">
         <v>203</v>
       </c>
       <c r="E26" s="26" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="27"/>
       <c r="G26" s="27" t="s">
         <v>62</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>63</v>
       </c>
       <c r="I26" s="27" t="s">
         <v>65</v>
       </c>
       <c r="J26" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="28"/>
       <c r="O26" s="26"/>
       <c r="P26" s="27">
         <v>7</v>
       </c>
       <c r="Q26" s="27">
         <v>6</v>
       </c>
       <c r="R26" s="27">
         <v>5</v>
       </c>
       <c r="S26" s="27"/>
       <c r="T26" s="27" t="s">
         <v>64</v>
       </c>
       <c r="U26" s="27" t="s">
         <v>62</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>62</v>
       </c>
@@ -5238,54 +5676,54 @@
       <c r="AN27" s="27" t="s">
         <v>65</v>
       </c>
       <c r="AO27" s="27"/>
       <c r="AP27" s="27"/>
       <c r="AQ27" s="27"/>
       <c r="AR27" s="28"/>
       <c r="AS27" s="26">
         <v>8</v>
       </c>
       <c r="AT27" s="27" t="s">
         <v>63</v>
       </c>
       <c r="AU27" s="27"/>
       <c r="AV27" s="27"/>
       <c r="AW27" s="27"/>
       <c r="AX27" s="27"/>
       <c r="AY27" s="27"/>
       <c r="AZ27" s="27"/>
       <c r="BA27" s="27"/>
       <c r="BB27" s="28"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="8"/>
     </row>
     <row r="28" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="138" t="s">
+      <c r="A28" s="211" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="154"/>
+      <c r="B28" s="221"/>
       <c r="C28" s="25" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="28">
         <v>203</v>
       </c>
       <c r="E28" s="26"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="28"/>
       <c r="O28" s="26"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="27"/>
       <c r="R28" s="27"/>
       <c r="S28" s="27"/>
       <c r="T28" s="27"/>
       <c r="U28" s="27"/>
       <c r="V28" s="27"/>
       <c r="W28" s="27"/>
@@ -5487,97 +5925,97 @@
       <c r="O30" s="26"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
       <c r="W30" s="27"/>
       <c r="X30" s="53"/>
       <c r="Y30" s="97">
         <v>8</v>
       </c>
       <c r="Z30" s="27"/>
       <c r="AA30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="AB30" s="27">
         <v>7</v>
       </c>
       <c r="AC30" s="27" t="s">
         <v>64</v>
       </c>
       <c r="AD30" s="27"/>
       <c r="AE30" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AF30" s="27"/>
       <c r="AG30" s="27"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="103"/>
       <c r="AJ30" s="54"/>
       <c r="AK30" s="54"/>
       <c r="AL30" s="54"/>
       <c r="AM30" s="54"/>
       <c r="AN30" s="54"/>
       <c r="AO30" s="54"/>
       <c r="AP30" s="27"/>
       <c r="AQ30" s="27"/>
       <c r="AR30" s="28"/>
       <c r="AS30" s="26"/>
       <c r="AT30" s="27">
         <v>6</v>
       </c>
       <c r="AU30" s="27">
         <v>5</v>
       </c>
       <c r="AV30" s="27">
         <v>7</v>
       </c>
       <c r="AW30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="AX30" s="27"/>
       <c r="AY30" s="27"/>
       <c r="AZ30" s="109"/>
       <c r="BA30" s="27"/>
       <c r="BB30" s="28"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="8"/>
     </row>
     <row r="31" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="165" t="s">
+      <c r="A31" s="225" t="s">
         <v>40</v>
       </c>
-      <c r="B31" s="156" t="s">
+      <c r="B31" s="223" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="137">
+      <c r="D31" s="186">
         <v>208</v>
       </c>
       <c r="E31" s="26"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="28"/>
       <c r="O31" s="26"/>
       <c r="P31" s="27"/>
       <c r="Q31" s="27"/>
       <c r="R31" s="27"/>
       <c r="S31" s="27"/>
       <c r="T31" s="27"/>
       <c r="U31" s="27"/>
       <c r="V31" s="27"/>
       <c r="W31" s="27"/>
       <c r="X31" s="53"/>
       <c r="Y31" s="97"/>
       <c r="Z31" s="27"/>
       <c r="AA31" s="27"/>
@@ -5594,56 +6032,56 @@
       <c r="AL31" s="27"/>
       <c r="AM31" s="27" t="s">
         <v>65</v>
       </c>
       <c r="AN31" s="27" t="s">
         <v>63</v>
       </c>
       <c r="AO31" s="27"/>
       <c r="AP31" s="27"/>
       <c r="AQ31" s="27"/>
       <c r="AR31" s="28"/>
       <c r="AS31" s="26"/>
       <c r="AT31" s="27"/>
       <c r="AU31" s="27"/>
       <c r="AV31" s="27"/>
       <c r="AW31" s="27"/>
       <c r="AX31" s="27"/>
       <c r="AY31" s="27"/>
       <c r="AZ31" s="27"/>
       <c r="BA31" s="27"/>
       <c r="BB31" s="28"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="8"/>
     </row>
     <row r="32" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="166"/>
-      <c r="B32" s="157"/>
+      <c r="A32" s="226"/>
+      <c r="B32" s="224"/>
       <c r="C32" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="D32" s="164">
+      <c r="D32" s="210">
         <v>105</v>
       </c>
       <c r="E32" s="26"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="28"/>
       <c r="O32" s="26" t="s">
         <v>63</v>
       </c>
       <c r="P32" s="27" t="s">
         <v>65</v>
       </c>
       <c r="Q32" s="27"/>
       <c r="R32" s="27"/>
       <c r="S32" s="27"/>
       <c r="T32" s="27"/>
       <c r="U32" s="27"/>
       <c r="V32" s="27"/>
       <c r="W32" s="27"/>
@@ -5680,66 +6118,66 @@
       <c r="AX32" s="27"/>
       <c r="AY32" s="27"/>
       <c r="AZ32" s="27"/>
       <c r="BA32" s="27"/>
       <c r="BB32" s="28"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="8"/>
     </row>
     <row r="33" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>58</v>
       </c>
       <c r="D33" s="128">
         <v>202</v>
       </c>
       <c r="E33" s="26"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I33" s="27" t="s">
         <v>63</v>
       </c>
       <c r="J33" s="27" t="s">
         <v>62</v>
       </c>
       <c r="K33" s="27" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="28"/>
       <c r="O33" s="26" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="P33" s="27" t="s">
         <v>62</v>
       </c>
       <c r="Q33" s="27"/>
       <c r="R33" s="27"/>
       <c r="S33" s="27"/>
       <c r="T33" s="27"/>
       <c r="U33" s="27"/>
       <c r="V33" s="27"/>
       <c r="W33" s="27"/>
       <c r="X33" s="53"/>
       <c r="Y33" s="97"/>
       <c r="Z33" s="27"/>
       <c r="AA33" s="54"/>
       <c r="AB33" s="54"/>
       <c r="AC33" s="54"/>
       <c r="AD33" s="54"/>
       <c r="AE33" s="54"/>
       <c r="AF33" s="54"/>
       <c r="AG33" s="54"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="97"/>
       <c r="AJ33" s="27"/>
       <c r="AK33" s="27"/>
@@ -6292,51 +6730,51 @@
       <c r="B39" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="28">
         <v>111</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="27"/>
       <c r="G39" s="27">
         <v>8</v>
       </c>
       <c r="H39" s="27">
         <v>5</v>
       </c>
       <c r="I39" s="27">
         <v>5</v>
       </c>
       <c r="J39" s="27"/>
       <c r="K39" s="27" t="s">
         <v>63</v>
       </c>
       <c r="L39" s="27" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M39" s="26"/>
       <c r="N39" s="69"/>
       <c r="O39" s="26"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="27"/>
       <c r="R39" s="27"/>
       <c r="S39" s="27"/>
       <c r="T39" s="27" t="s">
         <v>65</v>
       </c>
       <c r="U39" s="27" t="s">
         <v>65</v>
       </c>
       <c r="V39" s="27"/>
       <c r="W39" s="26"/>
       <c r="X39" s="93"/>
       <c r="Y39" s="97"/>
       <c r="Z39" s="27"/>
       <c r="AA39" s="27"/>
       <c r="AB39" s="54"/>
       <c r="AC39" s="54"/>
       <c r="AD39" s="54"/>
       <c r="AE39" s="54"/>
       <c r="AF39" s="27"/>
@@ -9464,484 +9902,487 @@
     <mergeCell ref="A6:BB6"/>
     <mergeCell ref="AS7:BB7"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="AL4:AN4"/>
     <mergeCell ref="O7:X7"/>
     <mergeCell ref="Y7:AH7"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="E7:N7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.94488188976377963" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="8" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:BX93"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BX95"/>
   <sheetViews>
-    <sheetView tabSelected="1" showRuler="0" topLeftCell="A15" zoomScale="66" zoomScaleNormal="66" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+    <sheetView tabSelected="1" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="AL3" sqref="AL3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="17" customWidth="1"/>
+    <col min="3" max="3" width="22.42578125" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="5" customWidth="1"/>
     <col min="34" max="42" width="4.7109375" customWidth="1"/>
-    <col min="43" max="43" width="5.140625" customWidth="1"/>
+    <col min="43" max="43" width="4.85546875" customWidth="1"/>
     <col min="44" max="54" width="4.7109375" customWidth="1"/>
     <col min="55" max="55" width="4" customWidth="1"/>
     <col min="56" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="3"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
-      <c r="AL1" s="158" t="s">
+      <c r="AL1" s="198" t="s">
         <v>30</v>
       </c>
-      <c r="AM1" s="159"/>
-[...5 lines deleted...]
-      <c r="AS1" s="159"/>
+      <c r="AM1" s="199"/>
+      <c r="AN1" s="199"/>
+      <c r="AO1" s="199"/>
+      <c r="AP1" s="199"/>
+      <c r="AQ1" s="199"/>
+      <c r="AR1" s="199"/>
+      <c r="AS1" s="199"/>
       <c r="AT1" s="4"/>
       <c r="AU1" s="4"/>
       <c r="AV1" s="4"/>
       <c r="AW1" s="4"/>
       <c r="AX1" s="4"/>
       <c r="AY1" s="4"/>
       <c r="AZ1" s="4"/>
       <c r="BA1" s="4"/>
       <c r="BB1" s="4"/>
       <c r="BC1" s="4"/>
     </row>
     <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="3"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
-      <c r="AL2" s="158" t="s">
-[...17 lines deleted...]
-      <c r="BB2" s="159"/>
+      <c r="AL2" s="198" t="s">
+        <v>169</v>
+      </c>
+      <c r="AM2" s="199"/>
+      <c r="AN2" s="199"/>
+      <c r="AO2" s="199"/>
+      <c r="AP2" s="199"/>
+      <c r="AQ2" s="199"/>
+      <c r="AR2" s="199"/>
+      <c r="AS2" s="199"/>
+      <c r="AT2" s="199"/>
+      <c r="AU2" s="199"/>
+      <c r="AV2" s="199"/>
+      <c r="AW2" s="199"/>
+      <c r="AX2" s="199"/>
+      <c r="AY2" s="199"/>
+      <c r="AZ2" s="199"/>
+      <c r="BA2" s="199"/>
+      <c r="BB2" s="199"/>
     </row>
     <row r="3" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
-      <c r="AL3" s="160" t="s">
-[...17 lines deleted...]
-      <c r="BB3" s="161"/>
+      <c r="AL3" s="200" t="s">
+        <v>170</v>
+      </c>
+      <c r="AM3" s="201"/>
+      <c r="AN3" s="201"/>
+      <c r="AO3" s="201"/>
+      <c r="AP3" s="201"/>
+      <c r="AQ3" s="201"/>
+      <c r="AR3" s="201"/>
+      <c r="AS3" s="201"/>
+      <c r="AT3" s="201"/>
+      <c r="AU3" s="201"/>
+      <c r="AV3" s="201"/>
+      <c r="AW3" s="201"/>
+      <c r="AX3" s="201"/>
+      <c r="AY3" s="201"/>
+      <c r="AZ3" s="201"/>
+      <c r="BA3" s="201"/>
+      <c r="BB3" s="201"/>
     </row>
     <row r="4" spans="1:76" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="3"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
-      <c r="AL4" s="140"/>
-[...1 lines deleted...]
-      <c r="AN4" s="141"/>
+      <c r="AL4" s="202"/>
+      <c r="AM4" s="203"/>
+      <c r="AN4" s="203"/>
     </row>
     <row r="5" spans="1:76" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="204" t="s">
         <v>72</v>
       </c>
-      <c r="B5" s="163"/>
-[...51 lines deleted...]
-      <c r="BB5" s="163"/>
+      <c r="B5" s="205"/>
+      <c r="C5" s="205"/>
+      <c r="D5" s="205"/>
+      <c r="E5" s="205"/>
+      <c r="F5" s="205"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="205"/>
+      <c r="I5" s="205"/>
+      <c r="J5" s="205"/>
+      <c r="K5" s="205"/>
+      <c r="L5" s="205"/>
+      <c r="M5" s="205"/>
+      <c r="N5" s="205"/>
+      <c r="O5" s="205"/>
+      <c r="P5" s="205"/>
+      <c r="Q5" s="205"/>
+      <c r="R5" s="205"/>
+      <c r="S5" s="205"/>
+      <c r="T5" s="205"/>
+      <c r="U5" s="205"/>
+      <c r="V5" s="205"/>
+      <c r="W5" s="205"/>
+      <c r="X5" s="205"/>
+      <c r="Y5" s="205"/>
+      <c r="Z5" s="205"/>
+      <c r="AA5" s="205"/>
+      <c r="AB5" s="205"/>
+      <c r="AC5" s="205"/>
+      <c r="AD5" s="205"/>
+      <c r="AE5" s="205"/>
+      <c r="AF5" s="205"/>
+      <c r="AG5" s="205"/>
+      <c r="AH5" s="205"/>
+      <c r="AI5" s="205"/>
+      <c r="AJ5" s="205"/>
+      <c r="AK5" s="205"/>
+      <c r="AL5" s="205"/>
+      <c r="AM5" s="205"/>
+      <c r="AN5" s="205"/>
+      <c r="AO5" s="205"/>
+      <c r="AP5" s="205"/>
+      <c r="AQ5" s="205"/>
+      <c r="AR5" s="205"/>
+      <c r="AS5" s="205"/>
+      <c r="AT5" s="205"/>
+      <c r="AU5" s="205"/>
+      <c r="AV5" s="205"/>
+      <c r="AW5" s="205"/>
+      <c r="AX5" s="205"/>
+      <c r="AY5" s="205"/>
+      <c r="AZ5" s="205"/>
+      <c r="BA5" s="205"/>
+      <c r="BB5" s="205"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:76" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="167" t="s">
-[...54 lines deleted...]
-      <c r="BB6" s="168"/>
+      <c r="A6" s="196" t="s">
+        <v>171</v>
+      </c>
+      <c r="B6" s="197"/>
+      <c r="C6" s="197"/>
+      <c r="D6" s="197"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="197"/>
+      <c r="N6" s="197"/>
+      <c r="O6" s="197"/>
+      <c r="P6" s="197"/>
+      <c r="Q6" s="197"/>
+      <c r="R6" s="197"/>
+      <c r="S6" s="197"/>
+      <c r="T6" s="197"/>
+      <c r="U6" s="197"/>
+      <c r="V6" s="197"/>
+      <c r="W6" s="197"/>
+      <c r="X6" s="197"/>
+      <c r="Y6" s="197"/>
+      <c r="Z6" s="197"/>
+      <c r="AA6" s="197"/>
+      <c r="AB6" s="197"/>
+      <c r="AC6" s="197"/>
+      <c r="AD6" s="197"/>
+      <c r="AE6" s="197"/>
+      <c r="AF6" s="197"/>
+      <c r="AG6" s="197"/>
+      <c r="AH6" s="197"/>
+      <c r="AI6" s="197"/>
+      <c r="AJ6" s="197"/>
+      <c r="AK6" s="197"/>
+      <c r="AL6" s="197"/>
+      <c r="AM6" s="197"/>
+      <c r="AN6" s="197"/>
+      <c r="AO6" s="197"/>
+      <c r="AP6" s="197"/>
+      <c r="AQ6" s="197"/>
+      <c r="AR6" s="197"/>
+      <c r="AS6" s="197"/>
+      <c r="AT6" s="197"/>
+      <c r="AU6" s="197"/>
+      <c r="AV6" s="197"/>
+      <c r="AW6" s="197"/>
+      <c r="AX6" s="197"/>
+      <c r="AY6" s="197"/>
+      <c r="AZ6" s="197"/>
+      <c r="BA6" s="197"/>
+      <c r="BB6" s="197"/>
       <c r="BC6" s="10"/>
     </row>
     <row r="7" spans="1:76" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="145" t="s">
+      <c r="A7" s="174" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="146"/>
-      <c r="C7" s="149" t="s">
+      <c r="B7" s="175"/>
+      <c r="C7" s="174" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="150"/>
-      <c r="E7" s="153" t="s">
+      <c r="D7" s="175"/>
+      <c r="E7" s="178" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="142"/>
-[...8 lines deleted...]
-      <c r="O7" s="142" t="s">
+      <c r="F7" s="179"/>
+      <c r="G7" s="179"/>
+      <c r="H7" s="179"/>
+      <c r="I7" s="179"/>
+      <c r="J7" s="179"/>
+      <c r="K7" s="179"/>
+      <c r="L7" s="179"/>
+      <c r="M7" s="179"/>
+      <c r="N7" s="180"/>
+      <c r="O7" s="179" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="142"/>
-[...8 lines deleted...]
-      <c r="Y7" s="143" t="s">
+      <c r="P7" s="179"/>
+      <c r="Q7" s="179"/>
+      <c r="R7" s="179"/>
+      <c r="S7" s="179"/>
+      <c r="T7" s="179"/>
+      <c r="U7" s="179"/>
+      <c r="V7" s="179"/>
+      <c r="W7" s="179"/>
+      <c r="X7" s="179"/>
+      <c r="Y7" s="181" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="142"/>
-[...8 lines deleted...]
-      <c r="AI7" s="143" t="s">
+      <c r="Z7" s="179"/>
+      <c r="AA7" s="179"/>
+      <c r="AB7" s="179"/>
+      <c r="AC7" s="179"/>
+      <c r="AD7" s="179"/>
+      <c r="AE7" s="179"/>
+      <c r="AF7" s="179"/>
+      <c r="AG7" s="179"/>
+      <c r="AH7" s="180"/>
+      <c r="AI7" s="181" t="s">
         <v>12</v>
       </c>
-      <c r="AJ7" s="142"/>
-[...8 lines deleted...]
-      <c r="AS7" s="142" t="s">
+      <c r="AJ7" s="179"/>
+      <c r="AK7" s="179"/>
+      <c r="AL7" s="179"/>
+      <c r="AM7" s="179"/>
+      <c r="AN7" s="179"/>
+      <c r="AO7" s="179"/>
+      <c r="AP7" s="179"/>
+      <c r="AQ7" s="179"/>
+      <c r="AR7" s="180"/>
+      <c r="AS7" s="179" t="s">
         <v>8</v>
       </c>
-      <c r="AT7" s="169"/>
-[...7 lines deleted...]
-      <c r="BB7" s="146"/>
+      <c r="AT7" s="187"/>
+      <c r="AU7" s="187"/>
+      <c r="AV7" s="187"/>
+      <c r="AW7" s="187"/>
+      <c r="AX7" s="187"/>
+      <c r="AY7" s="187"/>
+      <c r="AZ7" s="187"/>
+      <c r="BA7" s="187"/>
+      <c r="BB7" s="188"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:76" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="147"/>
-[...2 lines deleted...]
-      <c r="D8" s="152"/>
+      <c r="A8" s="176"/>
+      <c r="B8" s="177"/>
+      <c r="C8" s="176"/>
+      <c r="D8" s="177"/>
       <c r="E8" s="15">
         <v>1</v>
       </c>
       <c r="F8" s="16">
         <v>2</v>
       </c>
       <c r="G8" s="16">
         <v>3</v>
       </c>
       <c r="H8" s="16">
         <v>4</v>
       </c>
       <c r="I8" s="16">
         <v>5</v>
       </c>
       <c r="J8" s="16">
         <v>6</v>
       </c>
       <c r="K8" s="16">
         <v>7</v>
       </c>
       <c r="L8" s="16">
         <v>8</v>
       </c>
       <c r="M8" s="17">
@@ -10051,3863 +10492,3897 @@
       </c>
       <c r="AV8" s="16">
         <v>4</v>
       </c>
       <c r="AW8" s="16">
         <v>5</v>
       </c>
       <c r="AX8" s="16">
         <v>6</v>
       </c>
       <c r="AY8" s="16">
         <v>7</v>
       </c>
       <c r="AZ8" s="16">
         <v>8</v>
       </c>
       <c r="BA8" s="17">
         <v>9</v>
       </c>
       <c r="BB8" s="19">
         <v>10</v>
       </c>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
-    <row r="9" spans="1:76" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C9" s="21" t="s">
+    <row r="9" spans="1:76" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="182" t="s">
+        <v>146</v>
+      </c>
+      <c r="B9" s="184" t="s">
+        <v>145</v>
+      </c>
+      <c r="C9" s="153" t="s">
+        <v>147</v>
+      </c>
+      <c r="D9" s="186"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135"/>
+      <c r="I9" s="135"/>
+      <c r="J9" s="135"/>
+      <c r="K9" s="135"/>
+      <c r="L9" s="135"/>
+      <c r="M9" s="134"/>
+      <c r="N9" s="136"/>
+      <c r="O9" s="134"/>
+      <c r="P9" s="135"/>
+      <c r="Q9" s="135"/>
+      <c r="R9" s="135"/>
+      <c r="S9" s="135">
+        <v>6</v>
+      </c>
+      <c r="T9" s="135">
+        <v>6</v>
+      </c>
+      <c r="U9" s="135"/>
+      <c r="V9" s="135"/>
+      <c r="W9" s="134"/>
+      <c r="X9" s="137"/>
+      <c r="Y9" s="138"/>
+      <c r="Z9" s="135"/>
+      <c r="AA9" s="135"/>
+      <c r="AB9" s="135"/>
+      <c r="AC9" s="135"/>
+      <c r="AD9" s="135"/>
+      <c r="AE9" s="135"/>
+      <c r="AF9" s="135"/>
+      <c r="AG9" s="134"/>
+      <c r="AH9" s="136"/>
+      <c r="AI9" s="138"/>
+      <c r="AJ9" s="135"/>
+      <c r="AK9" s="135"/>
+      <c r="AL9" s="135"/>
+      <c r="AM9" s="135"/>
+      <c r="AN9" s="135"/>
+      <c r="AO9" s="137"/>
+      <c r="AP9" s="135"/>
+      <c r="AQ9" s="134"/>
+      <c r="AR9" s="136"/>
+      <c r="AS9" s="134"/>
+      <c r="AT9" s="135"/>
+      <c r="AU9" s="135"/>
+      <c r="AV9" s="135"/>
+      <c r="AW9" s="135"/>
+      <c r="AX9" s="135"/>
+      <c r="AY9" s="135"/>
+      <c r="AZ9" s="135"/>
+      <c r="BA9" s="134"/>
+      <c r="BB9" s="139"/>
+      <c r="BC9" s="4"/>
+      <c r="BD9" s="8"/>
+    </row>
+    <row r="10" spans="1:76" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="183"/>
+      <c r="B10" s="185"/>
+      <c r="C10" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="127"/>
-[...30 lines deleted...]
-      <c r="AI9" s="50">
+      <c r="D10" s="186"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="24"/>
+      <c r="O10" s="22"/>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23"/>
+      <c r="R10" s="23"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+      <c r="U10" s="23"/>
+      <c r="V10" s="23"/>
+      <c r="W10" s="23"/>
+      <c r="X10" s="86"/>
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="23"/>
+      <c r="AA10" s="23"/>
+      <c r="AB10" s="23"/>
+      <c r="AC10" s="23"/>
+      <c r="AD10" s="23"/>
+      <c r="AE10" s="23"/>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="23"/>
+      <c r="AH10" s="24"/>
+      <c r="AI10" s="50">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="AK10" s="133" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL10" s="23">
         <v>5</v>
       </c>
-      <c r="AJ9" s="23">
+      <c r="AM10" s="23">
         <v>3</v>
       </c>
-      <c r="AK9" s="134">
+      <c r="AN10" s="23">
         <v>2</v>
       </c>
-      <c r="AL9" s="23">
-[...3 lines deleted...]
-      <c r="AN9" s="23">
+      <c r="AP10" s="23"/>
+      <c r="AQ10" s="23"/>
+      <c r="AR10" s="24"/>
+      <c r="AS10" s="22">
+        <v>7</v>
+      </c>
+      <c r="AT10" s="23">
+        <v>4</v>
+      </c>
+      <c r="AU10" s="23">
+        <v>6</v>
+      </c>
+      <c r="AV10" s="23">
         <v>8</v>
       </c>
-      <c r="AP9" s="23"/>
-[...110 lines deleted...]
-      <c r="BB10" s="28"/>
+      <c r="AW10" s="23"/>
+      <c r="AX10" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="AY10" s="23"/>
+      <c r="AZ10" s="23"/>
+      <c r="BA10" s="23"/>
+      <c r="BB10" s="24"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="8"/>
       <c r="BE10" s="5"/>
     </row>
-    <row r="11" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E11" s="32">
+    <row r="11" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="141" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="142" t="s">
+        <v>110</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="28">
+        <v>105</v>
+      </c>
+      <c r="E11" s="26"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="27"/>
+      <c r="T11" s="27"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="27"/>
+      <c r="X11" s="53"/>
+      <c r="Y11" s="97"/>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="27"/>
+      <c r="AB11" s="27"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="28"/>
+      <c r="AI11" s="97">
         <v>1</v>
       </c>
-      <c r="F11" s="33">
+      <c r="AJ11" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK11" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL11" s="27">
+        <v>5</v>
+      </c>
+      <c r="AM11" s="27">
+        <v>3</v>
+      </c>
+      <c r="AN11" s="27">
         <v>2</v>
       </c>
-      <c r="G11" s="33">
+      <c r="AO11" s="27"/>
+      <c r="AP11" s="27"/>
+      <c r="AQ11" s="27"/>
+      <c r="AR11" s="28"/>
+      <c r="AS11" s="26">
+        <v>7</v>
+      </c>
+      <c r="AT11" s="27">
+        <v>4</v>
+      </c>
+      <c r="AU11" s="27">
+        <v>6</v>
+      </c>
+      <c r="AV11" s="27">
+        <v>8</v>
+      </c>
+      <c r="AW11" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AX11" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AY11" s="27"/>
+      <c r="AZ11" s="27"/>
+      <c r="BA11" s="27"/>
+      <c r="BB11" s="28"/>
+      <c r="BC11" s="6"/>
+      <c r="BD11" s="8"/>
+      <c r="BE11" s="5"/>
+    </row>
+    <row r="12" spans="1:76" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="193"/>
+      <c r="B12" s="194"/>
+      <c r="C12" s="194"/>
+      <c r="D12" s="195"/>
+      <c r="E12" s="163">
+        <v>1</v>
+      </c>
+      <c r="F12" s="164">
+        <v>2</v>
+      </c>
+      <c r="G12" s="164">
         <v>3</v>
       </c>
-      <c r="H11" s="33">
+      <c r="H12" s="164">
         <v>4</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I12" s="164">
         <v>5</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J12" s="164">
         <v>6</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K12" s="164">
         <v>7</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L12" s="164">
         <v>8</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M12" s="163">
         <v>9</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N12" s="165">
         <v>10</v>
       </c>
-      <c r="O11" s="32">
+      <c r="O12" s="163">
         <v>1</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P12" s="164">
         <v>2</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q12" s="164">
         <v>3</v>
       </c>
-      <c r="R11" s="33">
+      <c r="R12" s="164">
         <v>4</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S12" s="164">
         <v>5</v>
       </c>
-      <c r="T11" s="33">
+      <c r="T12" s="164">
         <v>6</v>
       </c>
-      <c r="U11" s="33">
+      <c r="U12" s="164">
         <v>7</v>
       </c>
-      <c r="V11" s="33">
+      <c r="V12" s="164">
         <v>8</v>
       </c>
-      <c r="W11" s="32">
+      <c r="W12" s="163">
         <v>9</v>
       </c>
-      <c r="X11" s="87">
+      <c r="X12" s="166">
         <v>10</v>
       </c>
-      <c r="Y11" s="98">
+      <c r="Y12" s="167">
         <v>1</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z12" s="164">
         <v>2</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA12" s="164">
         <v>3</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB12" s="164">
         <v>4</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC12" s="164">
         <v>5</v>
       </c>
-      <c r="AD11" s="33">
+      <c r="AD12" s="164">
         <v>6</v>
       </c>
-      <c r="AE11" s="33">
+      <c r="AE12" s="164">
         <v>7</v>
       </c>
-      <c r="AF11" s="33">
+      <c r="AF12" s="164">
         <v>8</v>
       </c>
-      <c r="AG11" s="32">
+      <c r="AG12" s="163">
         <v>9</v>
       </c>
-      <c r="AH11" s="34">
+      <c r="AH12" s="165">
         <v>10</v>
       </c>
-      <c r="AI11" s="98">
+      <c r="AI12" s="167">
         <v>1</v>
       </c>
-      <c r="AJ11" s="33">
+      <c r="AJ12" s="164">
         <v>2</v>
       </c>
-      <c r="AK11" s="33">
+      <c r="AK12" s="164">
         <v>3</v>
       </c>
-      <c r="AL11" s="33">
+      <c r="AL12" s="164">
         <v>4</v>
       </c>
-      <c r="AM11" s="33">
+      <c r="AM12" s="164">
         <v>5</v>
       </c>
-      <c r="AN11" s="33">
+      <c r="AN12" s="164">
         <v>6</v>
       </c>
-      <c r="AO11" s="33">
+      <c r="AO12" s="164">
         <v>7</v>
       </c>
-      <c r="AP11" s="33">
+      <c r="AP12" s="164">
         <v>8</v>
       </c>
-      <c r="AQ11" s="32">
+      <c r="AQ12" s="163">
         <v>9</v>
       </c>
-      <c r="AR11" s="34">
+      <c r="AR12" s="165">
         <v>10</v>
       </c>
-      <c r="AS11" s="32">
+      <c r="AS12" s="163">
         <v>1</v>
       </c>
-      <c r="AT11" s="33">
+      <c r="AT12" s="164">
         <v>2</v>
       </c>
-      <c r="AU11" s="33">
+      <c r="AU12" s="164">
         <v>3</v>
       </c>
-      <c r="AV11" s="33">
+      <c r="AV12" s="164">
         <v>4</v>
       </c>
-      <c r="AW11" s="33">
+      <c r="AW12" s="164">
         <v>5</v>
       </c>
-      <c r="AX11" s="33">
+      <c r="AX12" s="164">
         <v>6</v>
       </c>
-      <c r="AY11" s="33">
+      <c r="AY12" s="164">
         <v>7</v>
       </c>
-      <c r="AZ11" s="33">
+      <c r="AZ12" s="164">
         <v>8</v>
       </c>
-      <c r="BA11" s="32">
+      <c r="BA12" s="163">
         <v>9</v>
       </c>
-      <c r="BB11" s="35">
+      <c r="BB12" s="168">
         <v>10</v>
       </c>
-      <c r="BC11" s="13"/>
-[...26 lines deleted...]
-      <c r="B12" s="37" t="s">
+      <c r="BC12" s="13"/>
+      <c r="BD12" s="1"/>
+      <c r="BE12" s="5"/>
+      <c r="BF12" s="1"/>
+      <c r="BG12" s="1"/>
+      <c r="BH12" s="1"/>
+      <c r="BI12" s="1"/>
+      <c r="BJ12" s="1"/>
+      <c r="BK12" s="1"/>
+      <c r="BL12" s="1"/>
+      <c r="BM12" s="1"/>
+      <c r="BN12" s="1"/>
+      <c r="BO12" s="1"/>
+      <c r="BP12" s="1"/>
+      <c r="BQ12" s="1"/>
+      <c r="BR12" s="1"/>
+      <c r="BS12" s="1"/>
+      <c r="BT12" s="1"/>
+      <c r="BU12" s="1"/>
+      <c r="BV12" s="1"/>
+      <c r="BW12" s="1"/>
+      <c r="BX12" s="1"/>
+    </row>
+    <row r="13" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="146" t="s">
         <v>116</v>
       </c>
-      <c r="C12" s="38" t="s">
+      <c r="B13" s="147" t="s">
+        <v>115</v>
+      </c>
+      <c r="C13" s="171" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="28">
-[...129 lines deleted...]
-      <c r="T13" s="27" t="s">
+      <c r="D13" s="24"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="U13" s="27" t="s">
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="V13" s="27"/>
-[...8 lines deleted...]
-      <c r="AA13" s="27" t="s">
+      <c r="P13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="AB13" s="27" t="s">
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+      <c r="W13" s="23"/>
+      <c r="X13" s="86"/>
+      <c r="Y13" s="50"/>
+      <c r="Z13" s="23"/>
+      <c r="AA13" s="23"/>
+      <c r="AB13" s="23"/>
+      <c r="AC13" s="23"/>
+      <c r="AD13" s="23"/>
+      <c r="AE13" s="23"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="24"/>
+      <c r="AI13" s="50"/>
+      <c r="AJ13" s="23"/>
+      <c r="AK13" s="23"/>
+      <c r="AL13" s="23"/>
+      <c r="AM13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="AC13" s="27">
-[...26 lines deleted...]
-      <c r="AT13" s="27" t="s">
+      <c r="AN13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="AU13" s="27" t="s">
+      <c r="AO13" s="23"/>
+      <c r="AP13" s="23"/>
+      <c r="AQ13" s="23"/>
+      <c r="AR13" s="24"/>
+      <c r="AS13" s="22"/>
+      <c r="AT13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="AV13" s="27" t="s">
-[...8 lines deleted...]
-      <c r="AY13" s="27" t="s">
+      <c r="AU13" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="AZ13" s="27"/>
-[...1 lines deleted...]
-      <c r="BB13" s="28"/>
+      <c r="AV13" s="23"/>
+      <c r="AW13" s="23"/>
+      <c r="AX13" s="23"/>
+      <c r="AY13" s="23"/>
+      <c r="AZ13" s="23"/>
+      <c r="BA13" s="23"/>
+      <c r="BB13" s="24"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
-      <c r="BF13" s="173"/>
+      <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="5"/>
       <c r="BI13" s="5"/>
       <c r="BJ13" s="5"/>
       <c r="BK13" s="5"/>
       <c r="BL13" s="5"/>
       <c r="BM13" s="5"/>
       <c r="BN13" s="5"/>
       <c r="BO13" s="5"/>
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
     </row>
     <row r="14" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="139"/>
-      <c r="B14" s="155"/>
+      <c r="A14" s="189" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="191" t="s">
+        <v>56</v>
+      </c>
       <c r="C14" s="25" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+        <v>6</v>
+      </c>
+      <c r="D14" s="186">
+        <v>312</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>64</v>
+      </c>
       <c r="I14" s="27"/>
-      <c r="J14" s="27"/>
+      <c r="J14" s="27" t="s">
+        <v>65</v>
+      </c>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="28"/>
-      <c r="O14" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="O14" s="26"/>
       <c r="P14" s="27"/>
-      <c r="Q14" s="27"/>
-[...2 lines deleted...]
-        <v>7</v>
+      <c r="Q14" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="R14" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="S14" s="27" t="s">
+        <v>130</v>
       </c>
       <c r="T14" s="27"/>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>
       <c r="X14" s="53"/>
-      <c r="Y14" s="97"/>
-[...2 lines deleted...]
-      <c r="AB14" s="27"/>
+      <c r="Y14" s="97" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z14" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA14" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB14" s="27" t="s">
+        <v>64</v>
+      </c>
       <c r="AC14" s="27"/>
       <c r="AD14" s="27"/>
       <c r="AE14" s="27"/>
       <c r="AF14" s="27"/>
       <c r="AG14" s="27"/>
       <c r="AH14" s="28"/>
-      <c r="AI14" s="97">
-[...3 lines deleted...]
-      <c r="AK14" s="27"/>
+      <c r="AI14" s="97"/>
+      <c r="AJ14" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AK14" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="AL14" s="27"/>
-      <c r="AM14" s="27">
-[...2 lines deleted...]
-      <c r="AN14" s="27"/>
+      <c r="AM14" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN14" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="AO14" s="27"/>
       <c r="AP14" s="27"/>
       <c r="AQ14" s="27"/>
       <c r="AR14" s="28"/>
-      <c r="AS14" s="26"/>
-[...4 lines deleted...]
-      <c r="AX14" s="27"/>
+      <c r="AS14" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="AT14" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AU14" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AV14" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AW14" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AX14" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="AY14" s="27"/>
       <c r="AZ14" s="27"/>
       <c r="BA14" s="27"/>
       <c r="BB14" s="28"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
-      <c r="BF14" s="174"/>
+      <c r="BF14" s="172"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="5"/>
       <c r="BI14" s="5"/>
       <c r="BJ14" s="5"/>
       <c r="BK14" s="5"/>
       <c r="BL14" s="5"/>
       <c r="BM14" s="5"/>
       <c r="BN14" s="5"/>
       <c r="BO14" s="5"/>
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
     </row>
-    <row r="15" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      </c>
+    <row r="15" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="190"/>
+      <c r="B15" s="192"/>
+      <c r="C15" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="186"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="28"/>
-      <c r="O15" s="26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O15" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="P15" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="27"/>
-      <c r="T15" s="27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="T15" s="27"/>
+      <c r="U15" s="27"/>
+      <c r="V15" s="27"/>
       <c r="W15" s="27"/>
       <c r="X15" s="53"/>
-      <c r="Y15" s="97" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="Y15" s="97"/>
+      <c r="Z15" s="27"/>
+      <c r="AA15" s="27"/>
+      <c r="AB15" s="27"/>
+      <c r="AC15" s="27"/>
+      <c r="AD15" s="27"/>
       <c r="AE15" s="27"/>
       <c r="AF15" s="27"/>
       <c r="AG15" s="27"/>
       <c r="AH15" s="28"/>
-      <c r="AI15" s="97"/>
+      <c r="AI15" s="97" t="s">
+        <v>130</v>
+      </c>
       <c r="AJ15" s="27"/>
       <c r="AK15" s="27"/>
-      <c r="AL15" s="27"/>
+      <c r="AL15" s="27">
+        <v>6</v>
+      </c>
       <c r="AM15" s="27"/>
       <c r="AN15" s="27"/>
       <c r="AO15" s="27"/>
       <c r="AP15" s="27"/>
       <c r="AQ15" s="27"/>
       <c r="AR15" s="28"/>
-      <c r="AS15" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="AS15" s="26"/>
       <c r="AT15" s="27"/>
-      <c r="AU15" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="AU15" s="27"/>
+      <c r="AV15" s="27"/>
+      <c r="AW15" s="27"/>
+      <c r="AX15" s="27"/>
+      <c r="AY15" s="27"/>
       <c r="AZ15" s="27"/>
       <c r="BA15" s="27"/>
       <c r="BB15" s="28"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
-      <c r="BF15" s="133"/>
+      <c r="BF15" s="173"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="5"/>
       <c r="BI15" s="5"/>
       <c r="BJ15" s="5"/>
       <c r="BK15" s="5"/>
       <c r="BL15" s="5"/>
       <c r="BM15" s="5"/>
       <c r="BN15" s="5"/>
       <c r="BO15" s="5"/>
       <c r="BP15" s="5"/>
       <c r="BQ15" s="5"/>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="5"/>
       <c r="BV15" s="5"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
     </row>
     <row r="16" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="39" t="s">
-[...26 lines deleted...]
-      <c r="R16" s="43">
+      <c r="A16" s="143" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="142" t="s">
+        <v>149</v>
+      </c>
+      <c r="C16" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="S16" s="43">
+      <c r="D16" s="28">
+        <v>305</v>
+      </c>
+      <c r="E16" s="26">
         <v>7</v>
       </c>
-      <c r="T16" s="43"/>
-[...21 lines deleted...]
-      <c r="AL16" s="43">
+      <c r="F16" s="27">
         <v>6</v>
       </c>
-      <c r="AM16" s="43">
+      <c r="G16" s="27">
+        <v>6</v>
+      </c>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="K16" s="27">
         <v>7</v>
       </c>
-      <c r="AN16" s="43"/>
-[...13 lines deleted...]
-      <c r="BB16" s="44"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27">
+        <v>5</v>
+      </c>
+      <c r="T16" s="27">
+        <v>5</v>
+      </c>
+      <c r="U16" s="27"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="53"/>
+      <c r="Y16" s="97" t="s">
+        <v>131</v>
+      </c>
+      <c r="Z16" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA16" s="27">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="27">
+        <v>7</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>7</v>
+      </c>
+      <c r="AE16" s="27"/>
+      <c r="AF16" s="27"/>
+      <c r="AG16" s="27"/>
+      <c r="AH16" s="28"/>
+      <c r="AI16" s="97">
+        <v>5</v>
+      </c>
+      <c r="AJ16" s="27"/>
+      <c r="AK16" s="27"/>
+      <c r="AL16" s="27"/>
+      <c r="AM16" s="27"/>
+      <c r="AN16" s="27"/>
+      <c r="AO16" s="27"/>
+      <c r="AP16" s="27"/>
+      <c r="AQ16" s="27"/>
+      <c r="AR16" s="28"/>
+      <c r="AS16" s="26">
+        <v>6</v>
+      </c>
+      <c r="AT16" s="27">
+        <v>7</v>
+      </c>
+      <c r="AU16" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV16" s="27">
+        <v>6</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>5</v>
+      </c>
+      <c r="AX16" s="27">
+        <v>5</v>
+      </c>
+      <c r="AY16" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ16" s="27"/>
+      <c r="BA16" s="27"/>
+      <c r="BB16" s="28"/>
       <c r="BC16" s="6"/>
-      <c r="BD16" s="11"/>
-[...1 lines deleted...]
-      <c r="BF16" s="5"/>
+      <c r="BD16" s="5"/>
+      <c r="BE16" s="5"/>
+      <c r="BF16" s="132"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="5"/>
       <c r="BI16" s="5"/>
       <c r="BJ16" s="5"/>
       <c r="BK16" s="5"/>
       <c r="BL16" s="5"/>
       <c r="BM16" s="5"/>
       <c r="BN16" s="5"/>
       <c r="BO16" s="5"/>
       <c r="BP16" s="5"/>
       <c r="BQ16" s="5"/>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="5"/>
       <c r="BV16" s="5"/>
       <c r="BW16" s="5"/>
       <c r="BX16" s="5"/>
     </row>
     <row r="17" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="141" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="37" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="26">
+      <c r="B17" s="142" t="s">
+        <v>126</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="D17" s="44"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="42">
+        <v>8</v>
+      </c>
+      <c r="P17" s="43">
         <v>6</v>
       </c>
-      <c r="F17" s="27">
-[...5 lines deleted...]
-      <c r="H17" s="27">
+      <c r="Q17" s="43">
+        <v>7</v>
+      </c>
+      <c r="R17" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="S17" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
+      <c r="V17" s="43"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="88"/>
+      <c r="Y17" s="99"/>
+      <c r="Z17" s="43"/>
+      <c r="AA17" s="43"/>
+      <c r="AB17" s="43"/>
+      <c r="AC17" s="43"/>
+      <c r="AD17" s="43"/>
+      <c r="AE17" s="43"/>
+      <c r="AF17" s="43"/>
+      <c r="AG17" s="43"/>
+      <c r="AH17" s="44"/>
+      <c r="AI17" s="99">
         <v>8</v>
       </c>
-      <c r="I17" s="27">
-[...9 lines deleted...]
-      <c r="O17" s="26">
+      <c r="AJ17" s="43"/>
+      <c r="AK17" s="43">
         <v>7</v>
       </c>
-      <c r="P17" s="27">
-[...14 lines deleted...]
-      <c r="Y17" s="97">
+      <c r="AL17" s="43">
         <v>6</v>
       </c>
-      <c r="Z17" s="27">
-[...2 lines deleted...]
-      <c r="AA17" s="27" t="s">
+      <c r="AM17" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="AB17" s="27">
-[...55 lines deleted...]
-      <c r="BB17" s="28"/>
+      <c r="AN17" s="43"/>
+      <c r="AO17" s="43"/>
+      <c r="AP17" s="43"/>
+      <c r="AQ17" s="43"/>
+      <c r="AR17" s="44"/>
+      <c r="AS17" s="42"/>
+      <c r="AT17" s="43"/>
+      <c r="AU17" s="43"/>
+      <c r="AV17" s="43"/>
+      <c r="AW17" s="43"/>
+      <c r="AX17" s="43"/>
+      <c r="AY17" s="43"/>
+      <c r="AZ17" s="43"/>
+      <c r="BA17" s="43"/>
+      <c r="BB17" s="44"/>
       <c r="BC17" s="6"/>
-      <c r="BD17" s="5"/>
-      <c r="BE17" s="5"/>
+      <c r="BD17" s="11"/>
+      <c r="BE17" s="11"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="5"/>
       <c r="BI17" s="5"/>
       <c r="BJ17" s="5"/>
       <c r="BK17" s="5"/>
       <c r="BL17" s="5"/>
       <c r="BM17" s="5"/>
       <c r="BN17" s="5"/>
       <c r="BO17" s="5"/>
       <c r="BP17" s="5"/>
       <c r="BQ17" s="5"/>
       <c r="BR17" s="5"/>
       <c r="BS17" s="5"/>
       <c r="BT17" s="5"/>
       <c r="BU17" s="5"/>
       <c r="BV17" s="5"/>
       <c r="BW17" s="5"/>
       <c r="BX17" s="5"/>
     </row>
-    <row r="18" spans="1:76" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C18" s="112" t="s">
+    <row r="18" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="141" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="142" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="28">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="E18" s="45">
+        <v>309</v>
+      </c>
+      <c r="E18" s="26">
         <v>6</v>
       </c>
-      <c r="F18" s="46">
+      <c r="F18" s="27">
         <v>5</v>
       </c>
-      <c r="G18" s="46">
+      <c r="G18" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="J18" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="26">
+        <v>7</v>
+      </c>
+      <c r="P18" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="R18" s="27">
+        <v>4</v>
+      </c>
+      <c r="S18" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="T18" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="U18" s="27"/>
+      <c r="V18" s="27"/>
+      <c r="W18" s="27"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="97">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="27">
+        <v>6</v>
+      </c>
+      <c r="AA18" s="27">
         <v>3</v>
       </c>
-      <c r="H18" s="46">
-[...5 lines deleted...]
-      <c r="J18" s="46" t="s">
+      <c r="AB18" s="27"/>
+      <c r="AC18" s="27"/>
+      <c r="AD18" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="K18" s="46"/>
-[...3 lines deleted...]
-      <c r="O18" s="48">
+      <c r="AE18" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF18" s="27"/>
+      <c r="AG18" s="27"/>
+      <c r="AH18" s="28"/>
+      <c r="AI18" s="97" t="s">
+        <v>136</v>
+      </c>
+      <c r="AJ18" s="27">
+        <v>5</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>5</v>
+      </c>
+      <c r="AL18" s="27">
+        <v>3</v>
+      </c>
+      <c r="AM18" s="27">
+        <v>4</v>
+      </c>
+      <c r="AN18" s="27"/>
+      <c r="AO18" s="110"/>
+      <c r="AP18" s="27"/>
+      <c r="AQ18" s="27"/>
+      <c r="AR18" s="28"/>
+      <c r="AS18" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="AT18" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AU18" s="27">
         <v>7</v>
       </c>
-      <c r="P18" s="46">
-[...8 lines deleted...]
-      <c r="S18" s="46" t="s">
+      <c r="AV18" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="T18" s="46" t="s">
-[...71 lines deleted...]
-      <c r="BB18" s="47"/>
+      <c r="AW18" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AX18" s="27"/>
+      <c r="AY18" s="27"/>
+      <c r="AZ18" s="27"/>
+      <c r="BA18" s="27"/>
+      <c r="BB18" s="28"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="5"/>
       <c r="BI18" s="5"/>
       <c r="BJ18" s="5"/>
       <c r="BK18" s="5"/>
       <c r="BL18" s="5"/>
       <c r="BM18" s="5"/>
       <c r="BN18" s="5"/>
       <c r="BO18" s="5"/>
       <c r="BP18" s="5"/>
       <c r="BQ18" s="5"/>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="5"/>
       <c r="BV18" s="5"/>
       <c r="BW18" s="5"/>
       <c r="BX18" s="5"/>
     </row>
     <row r="19" spans="1:76" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="37" t="s">
+      <c r="A19" s="144" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="145" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="28">
+        <v>104</v>
+      </c>
+      <c r="E19" s="45">
+        <v>6</v>
+      </c>
+      <c r="F19" s="46">
+        <v>5</v>
+      </c>
+      <c r="G19" s="46" t="s">
         <v>135</v>
       </c>
-      <c r="C19" s="38" t="s">
-[...14 lines deleted...]
-      <c r="P19" s="27" t="s">
+      <c r="H19" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="J19" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="Q19" s="27" t="s">
+      <c r="K19" s="46" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" s="46"/>
+      <c r="M19" s="46"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="48">
+        <v>7</v>
+      </c>
+      <c r="P19" s="46">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="R19" s="27">
+      <c r="R19" s="46">
+        <v>4</v>
+      </c>
+      <c r="S19" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="T19" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="U19" s="46"/>
+      <c r="V19" s="46"/>
+      <c r="W19" s="46"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="45">
         <v>6</v>
       </c>
-      <c r="S19" s="27"/>
-[...16 lines deleted...]
-      <c r="AJ19" s="46" t="s">
+      <c r="Z19" s="46">
+        <v>6</v>
+      </c>
+      <c r="AA19" s="46">
+        <v>3</v>
+      </c>
+      <c r="AB19" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC19" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD19" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE19" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF19" s="46"/>
+      <c r="AG19" s="46"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="97" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ19" s="46">
+        <v>5</v>
+      </c>
+      <c r="AK19" s="46">
+        <v>5</v>
+      </c>
+      <c r="AL19" s="46">
+        <v>3</v>
+      </c>
+      <c r="AM19" s="46">
+        <v>4</v>
+      </c>
+      <c r="AN19" s="46"/>
+      <c r="AO19" s="113"/>
+      <c r="AP19" s="46"/>
+      <c r="AQ19" s="46"/>
+      <c r="AR19" s="47"/>
+      <c r="AS19" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="AK19" s="27" t="s">
-[...20 lines deleted...]
-      <c r="BB19" s="28"/>
+      <c r="AT19" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="AU19" s="46">
+        <v>7</v>
+      </c>
+      <c r="AV19" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW19" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX19" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AY19" s="46"/>
+      <c r="AZ19" s="46"/>
+      <c r="BA19" s="46"/>
+      <c r="BB19" s="47"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="5"/>
       <c r="BI19" s="5"/>
       <c r="BJ19" s="5"/>
       <c r="BK19" s="5"/>
       <c r="BL19" s="5"/>
       <c r="BM19" s="5"/>
       <c r="BN19" s="5"/>
       <c r="BO19" s="5"/>
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
     </row>
-    <row r="20" spans="1:76" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="20" spans="1:76" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="141" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="142" t="s">
+        <v>128</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="28"/>
-      <c r="E20" s="26">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="51"/>
       <c r="F20" s="27"/>
-      <c r="G20" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="28"/>
-      <c r="O20" s="26"/>
-[...1 lines deleted...]
-      <c r="Q20" s="27"/>
+      <c r="O20" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>7</v>
+      </c>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
-      <c r="V20" s="27"/>
+      <c r="V20" s="52"/>
       <c r="W20" s="27"/>
       <c r="X20" s="53"/>
       <c r="Y20" s="97"/>
-      <c r="Z20" s="27"/>
-[...6 lines deleted...]
-      <c r="AG20" s="27"/>
+      <c r="Z20" s="54"/>
+      <c r="AA20" s="54"/>
+      <c r="AB20" s="54"/>
+      <c r="AC20" s="54"/>
+      <c r="AD20" s="54"/>
+      <c r="AE20" s="54"/>
+      <c r="AF20" s="54"/>
+      <c r="AG20" s="54"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="97">
         <v>8</v>
       </c>
-      <c r="AJ20" s="27" t="s">
-[...3 lines deleted...]
-      <c r="AL20" s="27"/>
+      <c r="AJ20" s="46"/>
+      <c r="AK20" s="27">
+        <v>7</v>
+      </c>
+      <c r="AL20" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="AM20" s="27"/>
       <c r="AN20" s="27"/>
-      <c r="AO20" s="27"/>
-      <c r="AP20" s="27"/>
+      <c r="AO20" s="107"/>
+      <c r="AP20" s="52"/>
       <c r="AQ20" s="27"/>
       <c r="AR20" s="28"/>
-      <c r="AS20" s="51"/>
+      <c r="AS20" s="26"/>
       <c r="AT20" s="27"/>
       <c r="AU20" s="27"/>
       <c r="AV20" s="27"/>
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
       <c r="BB20" s="28"/>
       <c r="BC20" s="6"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="5"/>
       <c r="BI20" s="5"/>
       <c r="BJ20" s="5"/>
       <c r="BK20" s="5"/>
       <c r="BL20" s="5"/>
       <c r="BM20" s="5"/>
       <c r="BN20" s="5"/>
       <c r="BO20" s="5"/>
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="5"/>
       <c r="BV20" s="5"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
     </row>
-    <row r="21" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E21" s="32">
+    <row r="21" spans="1:76" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="141" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="142" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="28"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="26"/>
+      <c r="P21" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="53"/>
+      <c r="Y21" s="97"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="28"/>
+      <c r="AI21" s="97"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM21" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="28"/>
+      <c r="AS21" s="51"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
+      <c r="AX21" s="27"/>
+      <c r="AY21" s="27"/>
+      <c r="AZ21" s="27"/>
+      <c r="BA21" s="27"/>
+      <c r="BB21" s="28"/>
+      <c r="BC21" s="6"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="5"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5"/>
+      <c r="BP21" s="5"/>
+      <c r="BQ21" s="5"/>
+      <c r="BR21" s="5"/>
+      <c r="BS21" s="5"/>
+      <c r="BT21" s="5"/>
+      <c r="BU21" s="5"/>
+      <c r="BV21" s="5"/>
+      <c r="BW21" s="5"/>
+      <c r="BX21" s="5"/>
+    </row>
+    <row r="22" spans="1:76" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="193"/>
+      <c r="B22" s="194"/>
+      <c r="C22" s="194"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="163">
         <v>1</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F22" s="164">
         <v>2</v>
       </c>
-      <c r="G21" s="33">
+      <c r="G22" s="164">
         <v>3</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H22" s="164">
         <v>4</v>
       </c>
-      <c r="I21" s="33">
+      <c r="I22" s="164">
         <v>5</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J22" s="164">
         <v>6</v>
       </c>
-      <c r="K21" s="33">
+      <c r="K22" s="164">
         <v>7</v>
       </c>
-      <c r="L21" s="33">
+      <c r="L22" s="164">
         <v>8</v>
       </c>
-      <c r="M21" s="32">
+      <c r="M22" s="163">
         <v>9</v>
       </c>
-      <c r="N21" s="34">
+      <c r="N22" s="165">
         <v>10</v>
       </c>
-      <c r="O21" s="32">
+      <c r="O22" s="163">
         <v>1</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P22" s="164">
         <v>2</v>
       </c>
-      <c r="Q21" s="33">
+      <c r="Q22" s="164">
         <v>3</v>
       </c>
-      <c r="R21" s="33">
+      <c r="R22" s="164">
         <v>4</v>
       </c>
-      <c r="S21" s="33">
+      <c r="S22" s="164">
         <v>5</v>
       </c>
-      <c r="T21" s="33">
+      <c r="T22" s="164">
         <v>6</v>
       </c>
-      <c r="U21" s="33">
+      <c r="U22" s="164">
         <v>7</v>
       </c>
-      <c r="V21" s="33">
+      <c r="V22" s="164">
         <v>8</v>
       </c>
-      <c r="W21" s="32">
+      <c r="W22" s="163">
         <v>9</v>
       </c>
-      <c r="X21" s="87">
+      <c r="X22" s="166">
         <v>10</v>
       </c>
-      <c r="Y21" s="98">
+      <c r="Y22" s="167">
         <v>1</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z22" s="164">
         <v>2</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA22" s="164">
         <v>3</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB22" s="164">
         <v>4</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC22" s="164">
         <v>5</v>
       </c>
-      <c r="AD21" s="33">
+      <c r="AD22" s="164">
         <v>6</v>
       </c>
-      <c r="AE21" s="33">
+      <c r="AE22" s="164">
         <v>7</v>
       </c>
-      <c r="AF21" s="33">
+      <c r="AF22" s="164">
         <v>8</v>
       </c>
-      <c r="AG21" s="32">
+      <c r="AG22" s="163">
         <v>9</v>
       </c>
-      <c r="AH21" s="34">
+      <c r="AH22" s="165">
         <v>10</v>
       </c>
-      <c r="AI21" s="98">
+      <c r="AI22" s="167">
         <v>1</v>
       </c>
-      <c r="AJ21" s="33">
+      <c r="AJ22" s="164">
         <v>2</v>
       </c>
-      <c r="AK21" s="33">
+      <c r="AK22" s="164">
         <v>3</v>
       </c>
-      <c r="AL21" s="33">
+      <c r="AL22" s="164">
         <v>4</v>
       </c>
-      <c r="AM21" s="33">
+      <c r="AM22" s="164">
         <v>5</v>
       </c>
-      <c r="AN21" s="33">
+      <c r="AN22" s="164">
         <v>6</v>
       </c>
-      <c r="AO21" s="33">
+      <c r="AO22" s="164">
         <v>7</v>
       </c>
-      <c r="AP21" s="33">
+      <c r="AP22" s="164">
         <v>8</v>
       </c>
-      <c r="AQ21" s="32">
+      <c r="AQ22" s="163">
         <v>9</v>
       </c>
-      <c r="AR21" s="34">
+      <c r="AR22" s="165">
         <v>10</v>
       </c>
-      <c r="AS21" s="32">
+      <c r="AS22" s="163">
         <v>1</v>
       </c>
-      <c r="AT21" s="33">
+      <c r="AT22" s="164">
         <v>2</v>
       </c>
-      <c r="AU21" s="33">
+      <c r="AU22" s="164">
         <v>3</v>
       </c>
-      <c r="AV21" s="33">
+      <c r="AV22" s="164">
         <v>4</v>
       </c>
-      <c r="AW21" s="33">
+      <c r="AW22" s="164">
         <v>5</v>
       </c>
-      <c r="AX21" s="33">
+      <c r="AX22" s="164">
         <v>6</v>
       </c>
-      <c r="AY21" s="33">
+      <c r="AY22" s="164">
         <v>7</v>
       </c>
-      <c r="AZ21" s="33">
+      <c r="AZ22" s="164">
         <v>8</v>
       </c>
-      <c r="BA21" s="32">
+      <c r="BA22" s="163">
         <v>9</v>
       </c>
-      <c r="BB21" s="35">
+      <c r="BB22" s="168">
         <v>10</v>
       </c>
-      <c r="BC21" s="13"/>
-[...6 lines deleted...]
-      <c r="B22" s="37" t="s">
+      <c r="BC22" s="13"/>
+      <c r="BD22" s="8"/>
+    </row>
+    <row r="23" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="154" t="s">
         <v>113</v>
       </c>
-      <c r="C22" s="114" t="s">
+      <c r="B23" s="147" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="155" t="s">
         <v>17</v>
       </c>
-      <c r="D22" s="118">
+      <c r="D23" s="156">
         <v>109</v>
       </c>
-      <c r="E22" s="115" t="s">
+      <c r="E23" s="158" t="s">
+        <v>130</v>
+      </c>
+      <c r="F23" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="F22" s="116" t="s">
+      <c r="G23" s="159">
+        <v>5</v>
+      </c>
+      <c r="H23" s="159">
+        <v>6</v>
+      </c>
+      <c r="I23" s="159">
+        <v>7</v>
+      </c>
+      <c r="J23" s="159"/>
+      <c r="K23" s="159"/>
+      <c r="L23" s="160"/>
+      <c r="M23" s="159"/>
+      <c r="N23" s="156"/>
+      <c r="O23" s="158"/>
+      <c r="P23" s="159"/>
+      <c r="Q23" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="G22" s="116">
+      <c r="R23" s="159" t="s">
+        <v>13</v>
+      </c>
+      <c r="S23" s="159"/>
+      <c r="T23" s="159"/>
+      <c r="U23" s="159"/>
+      <c r="V23" s="159"/>
+      <c r="W23" s="159"/>
+      <c r="X23" s="161"/>
+      <c r="Y23" s="162">
+        <v>7</v>
+      </c>
+      <c r="Z23" s="159">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="159">
         <v>5</v>
       </c>
-      <c r="H22" s="116" t="s">
-[...8 lines deleted...]
-      <c r="K22" s="116">
+      <c r="AB23" s="159">
+        <v>6</v>
+      </c>
+      <c r="AC23" s="159">
+        <v>6</v>
+      </c>
+      <c r="AD23" s="159" t="s">
+        <v>130</v>
+      </c>
+      <c r="AE23" s="159"/>
+      <c r="AF23" s="159"/>
+      <c r="AG23" s="159"/>
+      <c r="AH23" s="156"/>
+      <c r="AI23" s="162"/>
+      <c r="AJ23" s="159"/>
+      <c r="AK23" s="159"/>
+      <c r="AL23" s="159"/>
+      <c r="AM23" s="159"/>
+      <c r="AN23" s="159"/>
+      <c r="AO23" s="159"/>
+      <c r="AP23" s="159"/>
+      <c r="AQ23" s="159"/>
+      <c r="AR23" s="156"/>
+      <c r="AS23" s="158" t="s">
+        <v>130</v>
+      </c>
+      <c r="AT23" s="159" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU23" s="159">
+        <v>5</v>
+      </c>
+      <c r="AV23" s="159">
+        <v>5</v>
+      </c>
+      <c r="AW23" s="159">
+        <v>6</v>
+      </c>
+      <c r="AX23" s="159">
         <v>7</v>
       </c>
-      <c r="L22" s="117"/>
-[...197 lines deleted...]
-      <c r="BB23" s="28"/>
+      <c r="AY23" s="159"/>
+      <c r="AZ23" s="159"/>
+      <c r="BA23" s="159"/>
+      <c r="BB23" s="156"/>
       <c r="BC23" s="6"/>
       <c r="BD23" s="8"/>
     </row>
-    <row r="24" spans="1:76" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>99</v>
+    <row r="24" spans="1:76" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="142" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="38" t="s">
+        <v>17</v>
       </c>
       <c r="D24" s="28">
-        <v>203</v>
-[...6 lines deleted...]
-      <c r="J24" s="27"/>
+        <v>304</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="J24" s="27" t="s">
+        <v>64</v>
+      </c>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="28"/>
-      <c r="O24" s="26">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="O24" s="26"/>
+      <c r="P24" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q24" s="27" t="s">
+        <v>62</v>
       </c>
       <c r="R24" s="27" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>62</v>
+      </c>
+      <c r="S24" s="27"/>
+      <c r="T24" s="27" t="s">
+        <v>63</v>
       </c>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="53"/>
       <c r="Y24" s="97"/>
       <c r="Z24" s="27"/>
-      <c r="AA24" s="27"/>
+      <c r="AA24" s="27" t="s">
+        <v>131</v>
+      </c>
       <c r="AB24" s="27"/>
-      <c r="AC24" s="27"/>
-      <c r="AD24" s="27"/>
+      <c r="AC24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD24" s="27" t="s">
+        <v>64</v>
+      </c>
       <c r="AE24" s="27"/>
       <c r="AF24" s="27"/>
       <c r="AG24" s="27"/>
       <c r="AH24" s="28"/>
-      <c r="AI24" s="97"/>
-[...5 lines deleted...]
-      <c r="AO24" s="27"/>
+      <c r="AI24" s="97" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ24" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AK24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM24" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN24" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO24" s="27" t="s">
+        <v>62</v>
+      </c>
       <c r="AP24" s="27"/>
       <c r="AQ24" s="27"/>
       <c r="AR24" s="28"/>
-      <c r="AS24" s="26">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="AS24" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="AT24" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU24" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AV24" s="27" t="s">
+        <v>62</v>
       </c>
       <c r="AW24" s="27" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="AX24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AY24" s="27"/>
       <c r="AZ24" s="27"/>
       <c r="BA24" s="27"/>
       <c r="BB24" s="28"/>
       <c r="BC24" s="6"/>
       <c r="BD24" s="8"/>
     </row>
-    <row r="25" spans="1:76" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="37"/>
+    <row r="25" spans="1:76" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="141" t="s">
+        <v>162</v>
+      </c>
+      <c r="B25" s="142" t="s">
+        <v>163</v>
+      </c>
       <c r="C25" s="55" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="G25" s="27"/>
+        <v>166</v>
+      </c>
+      <c r="D25" s="28">
+        <v>203</v>
+      </c>
+      <c r="E25" s="26">
+        <v>5</v>
+      </c>
+      <c r="F25" s="27">
+        <v>7</v>
+      </c>
+      <c r="G25" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="H25" s="27"/>
-      <c r="I25" s="27"/>
-[...1 lines deleted...]
-      <c r="K25" s="27"/>
+      <c r="I25" s="27">
+        <v>6</v>
+      </c>
+      <c r="J25" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="K25" s="27" t="s">
+        <v>141</v>
+      </c>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="28"/>
       <c r="O25" s="26"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="27"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="27"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="27"/>
       <c r="X25" s="53"/>
-      <c r="Y25" s="97"/>
-[...5 lines deleted...]
-      <c r="AE25" s="27"/>
+      <c r="Y25" s="97" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z25" s="27">
+        <v>5</v>
+      </c>
+      <c r="AA25" s="27">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC25" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD25" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE25" s="27">
+        <v>6</v>
+      </c>
       <c r="AF25" s="27"/>
       <c r="AG25" s="27"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="97"/>
-      <c r="AJ25" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ25" s="27"/>
       <c r="AK25" s="27"/>
       <c r="AL25" s="27"/>
       <c r="AM25" s="27"/>
       <c r="AN25" s="27"/>
       <c r="AO25" s="27"/>
       <c r="AP25" s="27"/>
       <c r="AQ25" s="27"/>
       <c r="AR25" s="28"/>
-      <c r="AS25" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS25" s="26"/>
       <c r="AT25" s="27"/>
       <c r="AU25" s="27"/>
       <c r="AV25" s="27"/>
       <c r="AW25" s="27"/>
-      <c r="AX25" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX25" s="27"/>
       <c r="AY25" s="27"/>
       <c r="AZ25" s="27"/>
       <c r="BA25" s="27"/>
       <c r="BB25" s="28"/>
       <c r="BC25" s="6"/>
       <c r="BD25" s="8"/>
     </row>
-    <row r="26" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      </c>
+    <row r="26" spans="1:76" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="141" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="142" t="s">
+        <v>161</v>
+      </c>
+      <c r="C26" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="28"/>
       <c r="E26" s="26"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="28"/>
-      <c r="O26" s="26" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="O26" s="26"/>
+      <c r="P26" s="27"/>
+      <c r="Q26" s="27"/>
       <c r="R26" s="27"/>
-      <c r="S26" s="27" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="S26" s="27"/>
+      <c r="T26" s="27"/>
+      <c r="U26" s="27"/>
+      <c r="V26" s="27"/>
       <c r="W26" s="27"/>
       <c r="X26" s="53"/>
-      <c r="Y26" s="97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="Y26" s="97"/>
+      <c r="Z26" s="27"/>
+      <c r="AA26" s="27"/>
+      <c r="AB26" s="27"/>
       <c r="AC26" s="27"/>
-      <c r="AD26" s="27" t="s">
+      <c r="AD26" s="27"/>
+      <c r="AE26" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="AE26" s="27"/>
-      <c r="AF26" s="27"/>
+      <c r="AF26" s="27" t="s">
+        <v>148</v>
+      </c>
       <c r="AG26" s="27"/>
       <c r="AH26" s="28"/>
-      <c r="AI26" s="97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AI26" s="97"/>
+      <c r="AJ26" s="27"/>
+      <c r="AK26" s="27"/>
+      <c r="AL26" s="27"/>
       <c r="AM26" s="27"/>
       <c r="AN26" s="27"/>
       <c r="AO26" s="27"/>
       <c r="AP26" s="27"/>
       <c r="AQ26" s="27"/>
       <c r="AR26" s="28"/>
       <c r="AS26" s="26"/>
       <c r="AT26" s="27"/>
       <c r="AU26" s="27"/>
       <c r="AV26" s="27"/>
       <c r="AW26" s="27"/>
-      <c r="AX26" s="27"/>
+      <c r="AX26" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="AY26" s="27"/>
       <c r="AZ26" s="27"/>
       <c r="BA26" s="27"/>
       <c r="BB26" s="28"/>
       <c r="BC26" s="6"/>
       <c r="BD26" s="8"/>
     </row>
-    <row r="27" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="154"/>
+    <row r="27" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="141" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="142" t="s">
+        <v>74</v>
+      </c>
       <c r="C27" s="25" t="s">
-        <v>5</v>
-[...24 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D27" s="128">
+        <v>311</v>
+      </c>
+      <c r="E27" s="26"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="28"/>
-      <c r="O27" s="26"/>
-[...2 lines deleted...]
-      <c r="R27" s="27"/>
+      <c r="O27" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="P27" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q27" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="R27" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="S27" s="27" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>62</v>
+      </c>
+      <c r="T27" s="27">
+        <v>7</v>
       </c>
       <c r="U27" s="27" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="V27" s="27"/>
+        <v>64</v>
+      </c>
+      <c r="V27" s="27" t="s">
+        <v>64</v>
+      </c>
       <c r="W27" s="27"/>
       <c r="X27" s="53"/>
-      <c r="Y27" s="97"/>
-[...3 lines deleted...]
-      <c r="AC27" s="27"/>
+      <c r="Y27" s="97" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z27" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA27" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB27" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC27" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="AD27" s="27" t="s">
         <v>62</v>
       </c>
       <c r="AE27" s="27" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="AF27" s="27"/>
       <c r="AG27" s="27"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="97"/>
       <c r="AJ27" s="27"/>
       <c r="AK27" s="27"/>
       <c r="AL27" s="27"/>
       <c r="AM27" s="27"/>
       <c r="AN27" s="27"/>
       <c r="AO27" s="27"/>
       <c r="AP27" s="27"/>
       <c r="AQ27" s="27"/>
       <c r="AR27" s="28"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="27"/>
       <c r="AU27" s="27"/>
       <c r="AV27" s="27"/>
       <c r="AW27" s="27"/>
       <c r="AX27" s="27"/>
       <c r="AY27" s="27"/>
       <c r="AZ27" s="27"/>
       <c r="BA27" s="27"/>
       <c r="BB27" s="28"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="8"/>
     </row>
-    <row r="28" spans="1:76" ht="30" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>123</v>
+    <row r="28" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="150" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28" s="151" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>5</v>
       </c>
       <c r="D28" s="28">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="G28" s="27"/>
+        <v>203</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="H28" s="27"/>
-      <c r="I28" s="27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I28" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="J28" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="K28" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="L28" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="M28" s="27"/>
       <c r="N28" s="28"/>
-      <c r="O28" s="26" t="s">
-[...13 lines deleted...]
-        <v>5</v>
+      <c r="O28" s="26"/>
+      <c r="P28" s="27"/>
+      <c r="Q28" s="27"/>
+      <c r="R28" s="27"/>
+      <c r="S28" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="T28" s="27" t="s">
+        <v>65</v>
       </c>
       <c r="U28" s="27" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="V28" s="27"/>
       <c r="W28" s="27"/>
       <c r="X28" s="53"/>
       <c r="Y28" s="97"/>
       <c r="Z28" s="27"/>
       <c r="AA28" s="27"/>
       <c r="AB28" s="27"/>
-      <c r="AC28" s="27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC28" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD28" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE28" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF28" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG28" s="27"/>
       <c r="AH28" s="28"/>
-      <c r="AI28" s="97" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AI28" s="97"/>
+      <c r="AJ28" s="27"/>
       <c r="AK28" s="27"/>
-      <c r="AL28" s="27">
-[...10 lines deleted...]
-      </c>
+      <c r="AL28" s="27"/>
+      <c r="AM28" s="27"/>
+      <c r="AN28" s="27"/>
+      <c r="AO28" s="27"/>
       <c r="AP28" s="27"/>
-      <c r="AQ28" s="14"/>
-      <c r="AR28" s="106"/>
+      <c r="AQ28" s="27"/>
+      <c r="AR28" s="28"/>
       <c r="AS28" s="26"/>
       <c r="AT28" s="27"/>
       <c r="AU28" s="27"/>
       <c r="AV28" s="27"/>
       <c r="AW28" s="27"/>
       <c r="AX28" s="27"/>
       <c r="AY28" s="27"/>
       <c r="AZ28" s="27"/>
       <c r="BA28" s="27"/>
       <c r="BB28" s="28"/>
       <c r="BC28" s="6"/>
       <c r="BD28" s="8"/>
     </row>
-    <row r="29" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>126</v>
+    <row r="29" spans="1:76" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="141" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="142" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="55" t="s">
+        <v>165</v>
       </c>
       <c r="D29" s="28">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E29" s="26"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
-      <c r="M29" s="27"/>
+      <c r="M29" s="152" t="s">
+        <v>132</v>
+      </c>
       <c r="N29" s="28"/>
-      <c r="O29" s="26"/>
-[...1 lines deleted...]
-      <c r="Q29" s="27" t="s">
+      <c r="O29" s="26" t="s">
         <v>63</v>
       </c>
+      <c r="P29" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>5</v>
+      </c>
       <c r="R29" s="27" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="U29" s="27"/>
+        <v>63</v>
+      </c>
+      <c r="S29" s="27">
+        <v>7</v>
+      </c>
+      <c r="T29" s="27">
+        <v>4</v>
+      </c>
+      <c r="U29" s="27" t="s">
+        <v>131</v>
+      </c>
       <c r="V29" s="27"/>
       <c r="W29" s="27"/>
       <c r="X29" s="53"/>
-      <c r="Y29" s="97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="Y29" s="97"/>
+      <c r="Z29" s="27"/>
+      <c r="AA29" s="27"/>
+      <c r="AB29" s="27"/>
       <c r="AC29" s="27"/>
       <c r="AD29" s="27"/>
       <c r="AE29" s="27"/>
       <c r="AF29" s="27"/>
-      <c r="AG29" s="27"/>
+      <c r="AG29" s="152" t="s">
+        <v>132</v>
+      </c>
       <c r="AH29" s="28"/>
-      <c r="AI29" s="103" t="s">
-[...16 lines deleted...]
-      <c r="AR29" s="28"/>
+      <c r="AI29" s="97" t="s">
+        <v>65</v>
+      </c>
+      <c r="AJ29" s="27">
+        <v>7</v>
+      </c>
+      <c r="AK29" s="27">
+        <v>6</v>
+      </c>
+      <c r="AL29" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM29" s="27">
+        <v>6</v>
+      </c>
+      <c r="AN29" s="27">
+        <v>4</v>
+      </c>
+      <c r="AO29" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP29" s="27"/>
+      <c r="AQ29" s="14"/>
+      <c r="AR29" s="106"/>
       <c r="AS29" s="26"/>
       <c r="AT29" s="27"/>
       <c r="AU29" s="27"/>
       <c r="AV29" s="27"/>
       <c r="AW29" s="27"/>
       <c r="AX29" s="27"/>
       <c r="AY29" s="27"/>
-      <c r="AZ29" s="109"/>
-      <c r="BA29" s="27"/>
+      <c r="AZ29" s="27"/>
+      <c r="BA29" s="152" t="s">
+        <v>132</v>
+      </c>
       <c r="BB29" s="28"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="8"/>
     </row>
     <row r="30" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="165" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="A30" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="142" t="s">
+        <v>121</v>
       </c>
       <c r="C30" s="25" t="s">
-        <v>34</v>
-[...27 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="D30" s="28">
+        <v>203</v>
+      </c>
+      <c r="E30" s="26"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="28"/>
-      <c r="O30" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O30" s="26"/>
       <c r="P30" s="27"/>
-      <c r="Q30" s="27">
-[...7 lines deleted...]
-      </c>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
       <c r="W30" s="27"/>
       <c r="X30" s="53"/>
-      <c r="Y30" s="97">
-        <v>5</v>
+      <c r="Y30" s="97" t="s">
+        <v>62</v>
       </c>
       <c r="Z30" s="27" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="AB30" s="27"/>
+        <v>62</v>
+      </c>
+      <c r="AA30" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB30" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="AC30" s="27" t="s">
         <v>65</v>
       </c>
       <c r="AD30" s="27"/>
-      <c r="AE30" s="27">
-[...1 lines deleted...]
-      </c>
+      <c r="AE30" s="27"/>
       <c r="AF30" s="27"/>
       <c r="AG30" s="27"/>
       <c r="AH30" s="28"/>
-      <c r="AI30" s="97"/>
-[...5 lines deleted...]
-      <c r="AO30" s="27"/>
+      <c r="AI30" s="103" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ30" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK30" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="AL30" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM30" s="54"/>
+      <c r="AN30" s="54"/>
+      <c r="AO30" s="54"/>
       <c r="AP30" s="27"/>
       <c r="AQ30" s="27"/>
       <c r="AR30" s="28"/>
-      <c r="AS30" s="26" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AS30" s="26"/>
+      <c r="AT30" s="27"/>
+      <c r="AU30" s="27"/>
+      <c r="AV30" s="27"/>
+      <c r="AW30" s="27"/>
+      <c r="AX30" s="27"/>
       <c r="AY30" s="27"/>
-      <c r="AZ30" s="27"/>
+      <c r="AZ30" s="109"/>
       <c r="BA30" s="27"/>
       <c r="BB30" s="28"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="8"/>
     </row>
     <row r="31" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="166"/>
-      <c r="B31" s="157"/>
+      <c r="A31" s="206" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="208" t="s">
+        <v>47</v>
+      </c>
       <c r="C31" s="25" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>34</v>
+      </c>
+      <c r="D31" s="186">
+        <v>208</v>
       </c>
       <c r="E31" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="K31" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="L31" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="27"/>
-[...7 lines deleted...]
-      <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="28"/>
-      <c r="O31" s="26"/>
-[...4 lines deleted...]
-      <c r="R31" s="27"/>
+      <c r="O31" s="26">
+        <v>6</v>
+      </c>
+      <c r="P31" s="27"/>
+      <c r="Q31" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="R31" s="27">
+        <v>7</v>
+      </c>
       <c r="S31" s="27"/>
       <c r="T31" s="27"/>
       <c r="U31" s="27"/>
       <c r="V31" s="27"/>
       <c r="W31" s="27"/>
       <c r="X31" s="53"/>
-      <c r="Y31" s="97"/>
+      <c r="Y31" s="97">
+        <v>5</v>
+      </c>
       <c r="Z31" s="27"/>
-      <c r="AA31" s="27"/>
+      <c r="AA31" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="AB31" s="27"/>
-      <c r="AC31" s="27"/>
+      <c r="AC31" s="27" t="s">
+        <v>131</v>
+      </c>
       <c r="AD31" s="27"/>
-      <c r="AE31" s="27"/>
+      <c r="AE31" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="AF31" s="27"/>
       <c r="AG31" s="27"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="97"/>
       <c r="AJ31" s="27"/>
       <c r="AK31" s="27"/>
       <c r="AL31" s="27"/>
       <c r="AM31" s="27"/>
       <c r="AN31" s="27"/>
       <c r="AO31" s="27"/>
       <c r="AP31" s="27"/>
       <c r="AQ31" s="27"/>
       <c r="AR31" s="28"/>
-      <c r="AS31" s="26"/>
-[...4 lines deleted...]
-      <c r="AX31" s="27"/>
+      <c r="AS31" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AT31" s="27">
+        <v>5</v>
+      </c>
+      <c r="AU31" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AV31" s="27">
+        <v>7</v>
+      </c>
+      <c r="AW31" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AX31" s="27">
+        <v>6</v>
+      </c>
       <c r="AY31" s="27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AZ31" s="27"/>
       <c r="BA31" s="27"/>
       <c r="BB31" s="28"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="8"/>
     </row>
-    <row r="32" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="32" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="207"/>
+      <c r="B32" s="209"/>
       <c r="C32" s="25" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="E32" s="26"/>
+        <v>59</v>
+      </c>
+      <c r="D32" s="210">
+        <v>105</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>13</v>
+      </c>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
-      <c r="I32" s="27"/>
+      <c r="I32" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="28"/>
       <c r="O32" s="26"/>
       <c r="P32" s="27"/>
-      <c r="Q32" s="27" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="27"/>
       <c r="S32" s="27"/>
       <c r="T32" s="27"/>
       <c r="U32" s="27"/>
       <c r="V32" s="27"/>
       <c r="W32" s="27"/>
       <c r="X32" s="53"/>
       <c r="Y32" s="97"/>
-      <c r="Z32" s="27" t="s">
-[...14 lines deleted...]
-      <c r="AG32" s="54"/>
+      <c r="Z32" s="27"/>
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="27"/>
+      <c r="AC32" s="27"/>
+      <c r="AD32" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE32" s="27"/>
+      <c r="AF32" s="27"/>
+      <c r="AG32" s="27"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="97"/>
       <c r="AJ32" s="27"/>
       <c r="AK32" s="27"/>
       <c r="AL32" s="27"/>
       <c r="AM32" s="27"/>
       <c r="AN32" s="27"/>
       <c r="AO32" s="27"/>
       <c r="AP32" s="27"/>
       <c r="AQ32" s="27"/>
       <c r="AR32" s="28"/>
-      <c r="AS32" s="26" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="AS32" s="26"/>
+      <c r="AT32" s="27"/>
+      <c r="AU32" s="27"/>
       <c r="AV32" s="27"/>
       <c r="AW32" s="27"/>
       <c r="AX32" s="27"/>
       <c r="AY32" s="27"/>
-      <c r="AZ32" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ32" s="27"/>
       <c r="BA32" s="27"/>
       <c r="BB32" s="28"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="8"/>
     </row>
-    <row r="33" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>49</v>
+    <row r="33" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="141" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="142" t="s">
+        <v>76</v>
       </c>
       <c r="C33" s="25" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>58</v>
+      </c>
+      <c r="D33" s="128">
+        <v>201</v>
       </c>
       <c r="E33" s="26"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="28"/>
-      <c r="O33" s="26" t="s">
+      <c r="O33" s="26"/>
+      <c r="P33" s="27"/>
+      <c r="Q33" s="27"/>
+      <c r="R33" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="S33" s="27"/>
+      <c r="T33" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="U33" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="V33" s="27"/>
+      <c r="W33" s="27"/>
+      <c r="X33" s="53"/>
+      <c r="Y33" s="97" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z33" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="27" t="s">
-[...14 lines deleted...]
-      <c r="U33" s="27" t="s">
+      <c r="AA33" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB33" s="54" t="s">
         <v>65</v>
       </c>
-      <c r="V33" s="27" t="s">
-[...14 lines deleted...]
-      <c r="AG33" s="27"/>
+      <c r="AC33" s="54"/>
+      <c r="AD33" s="54"/>
+      <c r="AE33" s="54"/>
+      <c r="AF33" s="54"/>
+      <c r="AG33" s="54"/>
       <c r="AH33" s="28"/>
-      <c r="AI33" s="97">
-[...22 lines deleted...]
-      </c>
+      <c r="AI33" s="97"/>
+      <c r="AJ33" s="27"/>
+      <c r="AK33" s="27"/>
+      <c r="AL33" s="27"/>
+      <c r="AM33" s="27"/>
+      <c r="AN33" s="27"/>
+      <c r="AO33" s="27"/>
+      <c r="AP33" s="27"/>
       <c r="AQ33" s="27"/>
       <c r="AR33" s="28"/>
-      <c r="AS33" s="26"/>
-[...1 lines deleted...]
-      <c r="AU33" s="27"/>
+      <c r="AS33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="AT33" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AU33" s="27" t="s">
+        <v>130</v>
+      </c>
       <c r="AV33" s="27"/>
       <c r="AW33" s="27"/>
       <c r="AX33" s="27"/>
       <c r="AY33" s="27"/>
       <c r="AZ33" s="27"/>
       <c r="BA33" s="27"/>
       <c r="BB33" s="28"/>
       <c r="BC33" s="6"/>
-      <c r="BD33" s="1"/>
-[...26 lines deleted...]
-      <c r="E34" s="59">
+      <c r="BD33" s="8"/>
+    </row>
+    <row r="34" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="142" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="28">
+        <v>303</v>
+      </c>
+      <c r="E34" s="26"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="P34" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q34" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="R34" s="27">
+        <v>6</v>
+      </c>
+      <c r="S34" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="T34" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="U34" s="27">
+        <v>7</v>
+      </c>
+      <c r="V34" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="W34" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="X34" s="53"/>
+      <c r="Y34" s="97"/>
+      <c r="Z34" s="27"/>
+      <c r="AA34" s="27"/>
+      <c r="AB34" s="27"/>
+      <c r="AC34" s="27"/>
+      <c r="AD34" s="27"/>
+      <c r="AE34" s="27"/>
+      <c r="AF34" s="27"/>
+      <c r="AG34" s="27"/>
+      <c r="AH34" s="28"/>
+      <c r="AI34" s="97">
+        <v>7</v>
+      </c>
+      <c r="AJ34" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK34" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AL34" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM34" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN34" s="27">
+        <v>6</v>
+      </c>
+      <c r="AO34" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP34" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="AQ34" s="27"/>
+      <c r="AR34" s="28"/>
+      <c r="AS34" s="26"/>
+      <c r="AT34" s="27"/>
+      <c r="AU34" s="27"/>
+      <c r="AV34" s="27"/>
+      <c r="AW34" s="27"/>
+      <c r="AX34" s="27"/>
+      <c r="AY34" s="27"/>
+      <c r="AZ34" s="27"/>
+      <c r="BA34" s="27"/>
+      <c r="BB34" s="28"/>
+      <c r="BC34" s="6"/>
+      <c r="BD34" s="1"/>
+      <c r="BE34" s="1"/>
+      <c r="BF34" s="1"/>
+      <c r="BG34" s="1"/>
+      <c r="BH34" s="1"/>
+      <c r="BI34" s="1"/>
+      <c r="BJ34" s="1"/>
+      <c r="BK34" s="1"/>
+      <c r="BL34" s="1"/>
+      <c r="BM34" s="1"/>
+      <c r="BN34" s="1"/>
+      <c r="BO34" s="1"/>
+      <c r="BP34" s="1"/>
+      <c r="BQ34" s="1"/>
+      <c r="BR34" s="1"/>
+      <c r="BS34" s="1"/>
+      <c r="BT34" s="1"/>
+      <c r="BU34" s="1"/>
+      <c r="BV34" s="1"/>
+      <c r="BW34" s="1"/>
+      <c r="BX34" s="1"/>
+    </row>
+    <row r="35" spans="1:76" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="193"/>
+      <c r="B35" s="194"/>
+      <c r="C35" s="194"/>
+      <c r="D35" s="195"/>
+      <c r="E35" s="163">
         <v>1</v>
       </c>
-      <c r="F34" s="60">
+      <c r="F35" s="164">
         <v>2</v>
       </c>
-      <c r="G34" s="60">
+      <c r="G35" s="164">
         <v>3</v>
       </c>
-      <c r="H34" s="60">
+      <c r="H35" s="164">
         <v>4</v>
       </c>
-      <c r="I34" s="60">
+      <c r="I35" s="164">
         <v>5</v>
       </c>
-      <c r="J34" s="60">
+      <c r="J35" s="164">
         <v>6</v>
       </c>
-      <c r="K34" s="60">
+      <c r="K35" s="164">
         <v>7</v>
       </c>
-      <c r="L34" s="60">
+      <c r="L35" s="164">
         <v>8</v>
       </c>
-      <c r="M34" s="59">
+      <c r="M35" s="163">
         <v>9</v>
       </c>
-      <c r="N34" s="61">
+      <c r="N35" s="165">
         <v>10</v>
       </c>
-      <c r="O34" s="59">
+      <c r="O35" s="163">
         <v>1</v>
       </c>
-      <c r="P34" s="60">
+      <c r="P35" s="164">
         <v>2</v>
       </c>
-      <c r="Q34" s="60">
+      <c r="Q35" s="164">
         <v>3</v>
       </c>
-      <c r="R34" s="60">
+      <c r="R35" s="164">
         <v>4</v>
       </c>
-      <c r="S34" s="60">
+      <c r="S35" s="164">
         <v>5</v>
       </c>
-      <c r="T34" s="60">
+      <c r="T35" s="164">
         <v>6</v>
       </c>
-      <c r="U34" s="60">
+      <c r="U35" s="164">
         <v>7</v>
       </c>
-      <c r="V34" s="60">
+      <c r="V35" s="164">
         <v>8</v>
       </c>
-      <c r="W34" s="59">
+      <c r="W35" s="163">
         <v>9</v>
       </c>
-      <c r="X34" s="90">
+      <c r="X35" s="166">
         <v>10</v>
       </c>
-      <c r="Y34" s="100">
+      <c r="Y35" s="167">
         <v>1</v>
       </c>
-      <c r="Z34" s="60">
+      <c r="Z35" s="164">
         <v>2</v>
       </c>
-      <c r="AA34" s="60">
+      <c r="AA35" s="164">
         <v>3</v>
       </c>
-      <c r="AB34" s="60">
+      <c r="AB35" s="164">
         <v>4</v>
       </c>
-      <c r="AC34" s="60">
+      <c r="AC35" s="164">
         <v>5</v>
       </c>
-      <c r="AD34" s="60">
+      <c r="AD35" s="164">
         <v>6</v>
       </c>
-      <c r="AE34" s="60">
+      <c r="AE35" s="164">
         <v>7</v>
       </c>
-      <c r="AF34" s="60">
+      <c r="AF35" s="164">
         <v>8</v>
       </c>
-      <c r="AG34" s="59">
+      <c r="AG35" s="163">
         <v>9</v>
       </c>
-      <c r="AH34" s="61">
+      <c r="AH35" s="165">
         <v>10</v>
       </c>
-      <c r="AI34" s="100">
+      <c r="AI35" s="167">
         <v>1</v>
       </c>
-      <c r="AJ34" s="60">
+      <c r="AJ35" s="164">
         <v>2</v>
       </c>
-      <c r="AK34" s="60">
+      <c r="AK35" s="164">
         <v>3</v>
       </c>
-      <c r="AL34" s="60">
+      <c r="AL35" s="164">
         <v>4</v>
       </c>
-      <c r="AM34" s="60">
+      <c r="AM35" s="164">
         <v>5</v>
       </c>
-      <c r="AN34" s="60">
+      <c r="AN35" s="164">
         <v>6</v>
       </c>
-      <c r="AO34" s="60">
+      <c r="AO35" s="164">
         <v>7</v>
       </c>
-      <c r="AP34" s="60">
+      <c r="AP35" s="164">
         <v>8</v>
       </c>
-      <c r="AQ34" s="59">
+      <c r="AQ35" s="163">
         <v>9</v>
       </c>
-      <c r="AR34" s="61">
+      <c r="AR35" s="165">
         <v>10</v>
       </c>
-      <c r="AS34" s="59">
+      <c r="AS35" s="163">
         <v>1</v>
       </c>
-      <c r="AT34" s="60">
+      <c r="AT35" s="164">
         <v>2</v>
       </c>
-      <c r="AU34" s="60">
+      <c r="AU35" s="164">
         <v>3</v>
       </c>
-      <c r="AV34" s="60">
+      <c r="AV35" s="164">
         <v>4</v>
       </c>
-      <c r="AW34" s="60">
+      <c r="AW35" s="164">
         <v>5</v>
       </c>
-      <c r="AX34" s="60">
+      <c r="AX35" s="164">
         <v>6</v>
       </c>
-      <c r="AY34" s="60">
+      <c r="AY35" s="164">
         <v>7</v>
       </c>
-      <c r="AZ34" s="60">
+      <c r="AZ35" s="164">
         <v>8</v>
       </c>
-      <c r="BA34" s="59">
+      <c r="BA35" s="163">
         <v>9</v>
       </c>
-      <c r="BB34" s="62">
+      <c r="BB35" s="168">
         <v>10</v>
       </c>
-      <c r="BC34" s="13"/>
-[...20 lines deleted...]
-      <c r="L35" s="65" t="s">
+      <c r="BC35" s="13"/>
+      <c r="BD35" s="8"/>
+    </row>
+    <row r="36" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="146" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" s="147" t="s">
+        <v>119</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D36" s="24"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="M35" s="64" t="s">
-[...86 lines deleted...]
-      <c r="L36" s="23"/>
       <c r="M36" s="22"/>
-      <c r="N36" s="131"/>
+      <c r="N36" s="130"/>
       <c r="O36" s="22"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
       <c r="T36" s="23"/>
       <c r="U36" s="23"/>
       <c r="V36" s="23"/>
-      <c r="W36" s="22"/>
-      <c r="X36" s="132"/>
+      <c r="W36" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="X36" s="131"/>
       <c r="Y36" s="50"/>
       <c r="Z36" s="23"/>
       <c r="AA36" s="23"/>
       <c r="AB36" s="23"/>
       <c r="AC36" s="23"/>
       <c r="AD36" s="23"/>
-      <c r="AE36" s="23"/>
+      <c r="AE36" s="23" t="s">
+        <v>64</v>
+      </c>
       <c r="AF36" s="23"/>
       <c r="AG36" s="22"/>
-      <c r="AH36" s="131"/>
+      <c r="AH36" s="130"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="23"/>
       <c r="AK36" s="23"/>
       <c r="AL36" s="23"/>
       <c r="AM36" s="23"/>
       <c r="AN36" s="23"/>
       <c r="AO36" s="23"/>
       <c r="AP36" s="23"/>
-      <c r="AQ36" s="22"/>
-      <c r="AR36" s="131"/>
+      <c r="AQ36" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="AR36" s="130"/>
       <c r="AS36" s="22"/>
       <c r="AT36" s="23"/>
       <c r="AU36" s="23"/>
       <c r="AV36" s="23"/>
       <c r="AW36" s="23"/>
       <c r="AX36" s="23"/>
-      <c r="AY36" s="23"/>
-      <c r="AZ36" s="23"/>
+      <c r="AY36" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ36" s="23" t="s">
+        <v>62</v>
+      </c>
       <c r="BA36" s="23"/>
       <c r="BB36" s="24"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="8"/>
     </row>
     <row r="37" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="39" t="s">
+      <c r="A37" s="146" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" s="147" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="28">
+        <v>105</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="H37" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23">
+        <v>7</v>
+      </c>
+      <c r="K37" s="23" t="s">
         <v>130</v>
       </c>
-      <c r="B37" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="41" t="s">
+      <c r="L37" s="23"/>
+      <c r="M37" s="22"/>
+      <c r="N37" s="130"/>
+      <c r="O37" s="22"/>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23"/>
+      <c r="S37" s="23"/>
+      <c r="T37" s="23"/>
+      <c r="U37" s="23"/>
+      <c r="V37" s="23"/>
+      <c r="W37" s="22"/>
+      <c r="X37" s="131"/>
+      <c r="Y37" s="50"/>
+      <c r="Z37" s="23"/>
+      <c r="AA37" s="23"/>
+      <c r="AB37" s="23"/>
+      <c r="AC37" s="23"/>
+      <c r="AD37" s="23"/>
+      <c r="AE37" s="23"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="22"/>
+      <c r="AH37" s="130"/>
+      <c r="AI37" s="50"/>
+      <c r="AJ37" s="23"/>
+      <c r="AK37" s="23"/>
+      <c r="AL37" s="23"/>
+      <c r="AM37" s="23"/>
+      <c r="AN37" s="23"/>
+      <c r="AO37" s="23"/>
+      <c r="AP37" s="23"/>
+      <c r="AQ37" s="22"/>
+      <c r="AR37" s="130"/>
+      <c r="AS37" s="22"/>
+      <c r="AT37" s="23"/>
+      <c r="AU37" s="23"/>
+      <c r="AV37" s="23"/>
+      <c r="AW37" s="23"/>
+      <c r="AX37" s="23"/>
+      <c r="AY37" s="23"/>
+      <c r="AZ37" s="23"/>
+      <c r="BA37" s="23"/>
+      <c r="BB37" s="24"/>
+      <c r="BC37" s="6"/>
+      <c r="BD37" s="8"/>
+    </row>
+    <row r="38" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="141" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" s="142" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="D37" s="44">
+      <c r="D38" s="44">
         <v>105</v>
       </c>
-      <c r="E37" s="42"/>
-[...24 lines deleted...]
-      <c r="AD37" s="43">
+      <c r="E38" s="42"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="68"/>
+      <c r="O38" s="42">
+        <v>1</v>
+      </c>
+      <c r="P38" s="43">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="43" t="s">
+        <v>168</v>
+      </c>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43">
+        <v>3</v>
+      </c>
+      <c r="T38" s="43">
+        <v>6</v>
+      </c>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="92"/>
+      <c r="Y38" s="99" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z38" s="43">
+        <v>3</v>
+      </c>
+      <c r="AA38" s="43"/>
+      <c r="AB38" s="43">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="43">
+        <v>4</v>
+      </c>
+      <c r="AD38" s="43">
         <v>5</v>
       </c>
-      <c r="AE37" s="43"/>
-[...34 lines deleted...]
-      <c r="D38" s="28">
+      <c r="AE38" s="43"/>
+      <c r="AF38" s="43"/>
+      <c r="AG38" s="42"/>
+      <c r="AH38" s="68"/>
+      <c r="AI38" s="99"/>
+      <c r="AJ38" s="43"/>
+      <c r="AK38" s="43"/>
+      <c r="AL38" s="43"/>
+      <c r="AM38" s="43"/>
+      <c r="AN38" s="43"/>
+      <c r="AO38" s="43"/>
+      <c r="AP38" s="43"/>
+      <c r="AQ38" s="42"/>
+      <c r="AR38" s="68"/>
+      <c r="AS38" s="42"/>
+      <c r="AT38" s="43"/>
+      <c r="AU38" s="43"/>
+      <c r="AV38" s="43"/>
+      <c r="AW38" s="43"/>
+      <c r="AX38" s="43"/>
+      <c r="AY38" s="43"/>
+      <c r="AZ38" s="43"/>
+      <c r="BA38" s="43"/>
+      <c r="BB38" s="44"/>
+      <c r="BC38" s="6"/>
+      <c r="BD38" s="12"/>
+    </row>
+    <row r="39" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="141" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" s="142" t="s">
+        <v>151</v>
+      </c>
+      <c r="C39" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="28">
         <v>103</v>
-      </c>
-[...86 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="27">
         <v>8</v>
       </c>
       <c r="G39" s="27">
         <v>7</v>
       </c>
       <c r="H39" s="27">
         <v>7</v>
       </c>
       <c r="I39" s="27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J39" s="27">
-        <v>6</v>
-[...6 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
       <c r="M39" s="26"/>
       <c r="N39" s="69"/>
       <c r="O39" s="26"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="27"/>
-      <c r="R39" s="27">
-[...10 lines deleted...]
-      </c>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
       <c r="V39" s="27"/>
       <c r="W39" s="26"/>
       <c r="X39" s="93"/>
       <c r="Y39" s="97"/>
       <c r="Z39" s="27"/>
       <c r="AA39" s="27"/>
-      <c r="AB39" s="54"/>
-[...2 lines deleted...]
-      <c r="AE39" s="54"/>
+      <c r="AB39" s="27"/>
+      <c r="AC39" s="27"/>
+      <c r="AD39" s="27"/>
+      <c r="AE39" s="27"/>
       <c r="AF39" s="27"/>
-      <c r="AG39" s="27"/>
-[...3 lines deleted...]
-      <c r="AK39" s="70"/>
+      <c r="AG39" s="26"/>
+      <c r="AH39" s="69"/>
+      <c r="AI39" s="97"/>
+      <c r="AJ39" s="27"/>
+      <c r="AK39" s="27"/>
       <c r="AL39" s="27"/>
       <c r="AM39" s="27"/>
       <c r="AN39" s="27"/>
       <c r="AO39" s="27"/>
-      <c r="AP39" s="70"/>
-[...1 lines deleted...]
-      <c r="AR39" s="105"/>
+      <c r="AP39" s="27"/>
+      <c r="AQ39" s="26"/>
+      <c r="AR39" s="69"/>
       <c r="AS39" s="26"/>
       <c r="AT39" s="27"/>
       <c r="AU39" s="27"/>
       <c r="AV39" s="27"/>
       <c r="AW39" s="27"/>
       <c r="AX39" s="27"/>
       <c r="AY39" s="27"/>
       <c r="AZ39" s="27"/>
       <c r="BA39" s="27"/>
       <c r="BB39" s="28"/>
       <c r="BC39" s="6"/>
       <c r="BD39" s="8"/>
     </row>
     <row r="40" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="36" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="A40" s="141" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="142" t="s">
+        <v>51</v>
       </c>
       <c r="C40" s="25" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="D40" s="28">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="E40" s="26">
+        <v>111</v>
+      </c>
+      <c r="E40" s="26"/>
+      <c r="F40" s="27">
+        <v>8</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>7</v>
+      </c>
+      <c r="I40" s="27">
         <v>5</v>
       </c>
-      <c r="F40" s="27"/>
-[...5 lines deleted...]
-      <c r="J40" s="27"/>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
       <c r="K40" s="27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L40" s="27"/>
-      <c r="M40" s="82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M40" s="26"/>
       <c r="N40" s="69"/>
       <c r="O40" s="26"/>
       <c r="P40" s="27"/>
-      <c r="Q40" s="27"/>
-[...2 lines deleted...]
-      <c r="T40" s="27"/>
+      <c r="Q40" s="27">
+        <v>6</v>
+      </c>
+      <c r="R40" s="27">
+        <v>6</v>
+      </c>
+      <c r="S40" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="T40" s="27" t="s">
+        <v>63</v>
+      </c>
       <c r="U40" s="27"/>
       <c r="V40" s="27"/>
       <c r="W40" s="26"/>
       <c r="X40" s="93"/>
-      <c r="Y40" s="97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y40" s="97"/>
       <c r="Z40" s="27"/>
-      <c r="AA40" s="27">
-[...13 lines deleted...]
-      </c>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="54"/>
+      <c r="AC40" s="54"/>
+      <c r="AD40" s="54"/>
+      <c r="AE40" s="54"/>
       <c r="AF40" s="27"/>
-      <c r="AG40" s="82" t="s">
-[...23 lines deleted...]
-      <c r="AR40" s="69"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="28"/>
+      <c r="AI40" s="104"/>
+      <c r="AJ40" s="70"/>
+      <c r="AK40" s="70"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="70"/>
+      <c r="AQ40" s="71"/>
+      <c r="AR40" s="105"/>
       <c r="AS40" s="26"/>
       <c r="AT40" s="27"/>
-      <c r="AU40" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
+      <c r="AX40" s="27"/>
+      <c r="AY40" s="27"/>
       <c r="AZ40" s="27"/>
       <c r="BA40" s="27"/>
       <c r="BB40" s="28"/>
       <c r="BC40" s="6"/>
       <c r="BD40" s="8"/>
     </row>
     <row r="41" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="72" t="s">
+      <c r="A41" s="141" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="142" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="25" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="73" t="s">
-[...57 lines deleted...]
-      <c r="BB41" s="47"/>
+      <c r="D41" s="28">
+        <v>108</v>
+      </c>
+      <c r="E41" s="26"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="N41" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="O41" s="26"/>
+      <c r="P41" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>6</v>
+      </c>
+      <c r="R41" s="27">
+        <v>5</v>
+      </c>
+      <c r="S41" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="T41" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="U41" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="V41" s="27"/>
+      <c r="W41" s="26"/>
+      <c r="X41" s="93"/>
+      <c r="Y41" s="97"/>
+      <c r="Z41" s="27"/>
+      <c r="AA41" s="27"/>
+      <c r="AB41" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC41" s="27"/>
+      <c r="AD41" s="27">
+        <v>6</v>
+      </c>
+      <c r="AE41" s="27">
+        <v>7</v>
+      </c>
+      <c r="AF41" s="27"/>
+      <c r="AG41" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH41" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="AI41" s="97"/>
+      <c r="AJ41" s="27"/>
+      <c r="AK41" s="27"/>
+      <c r="AL41" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AM41" s="27">
+        <v>7</v>
+      </c>
+      <c r="AN41" s="27">
+        <v>5</v>
+      </c>
+      <c r="AO41" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AP41" s="26"/>
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="69"/>
+      <c r="AS41" s="26">
+        <v>5</v>
+      </c>
+      <c r="AT41" s="27">
+        <v>6</v>
+      </c>
+      <c r="AU41" s="27"/>
+      <c r="AV41" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="AW41" s="27">
+        <v>7</v>
+      </c>
+      <c r="AX41" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY41" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ41" s="27"/>
+      <c r="BA41" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="BB41" s="28" t="s">
+        <v>64</v>
+      </c>
       <c r="BC41" s="6"/>
       <c r="BD41" s="8"/>
     </row>
     <row r="42" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="72" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="A42" s="144" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="145" t="s">
+        <v>137</v>
       </c>
       <c r="C42" s="74" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>35</v>
+      </c>
+      <c r="D42" s="28" t="s">
+        <v>125</v>
       </c>
       <c r="E42" s="48"/>
       <c r="F42" s="46"/>
-      <c r="G42" s="46"/>
-[...1 lines deleted...]
-      <c r="I42" s="46"/>
+      <c r="G42" s="46">
+        <v>4</v>
+      </c>
+      <c r="H42" s="46">
+        <v>5</v>
+      </c>
+      <c r="I42" s="140">
+        <v>1</v>
+      </c>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
       <c r="M42" s="48"/>
       <c r="N42" s="75"/>
       <c r="O42" s="48"/>
       <c r="P42" s="46"/>
       <c r="Q42" s="46"/>
-      <c r="R42" s="46"/>
-[...1 lines deleted...]
-      <c r="T42" s="46"/>
+      <c r="R42" s="46">
+        <v>3</v>
+      </c>
+      <c r="S42" s="46" t="s">
+        <v>136</v>
+      </c>
+      <c r="T42" s="46" t="s">
+        <v>135</v>
+      </c>
       <c r="U42" s="46"/>
       <c r="V42" s="46"/>
       <c r="W42" s="48"/>
       <c r="X42" s="94"/>
       <c r="Y42" s="45"/>
       <c r="Z42" s="46"/>
-      <c r="AA42" s="46" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="AA42" s="46"/>
+      <c r="AB42" s="46"/>
+      <c r="AC42" s="46"/>
       <c r="AD42" s="46"/>
       <c r="AE42" s="46"/>
       <c r="AF42" s="46"/>
       <c r="AG42" s="83"/>
       <c r="AH42" s="75"/>
-      <c r="AI42" s="45">
-[...4 lines deleted...]
-      </c>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="46"/>
       <c r="AK42" s="46"/>
-      <c r="AL42" s="46" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AL42" s="46"/>
+      <c r="AM42" s="46"/>
+      <c r="AN42" s="46"/>
+      <c r="AO42" s="46"/>
+      <c r="AP42" s="46"/>
+      <c r="AQ42" s="48"/>
       <c r="AR42" s="75"/>
       <c r="AS42" s="48"/>
       <c r="AT42" s="46"/>
       <c r="AU42" s="46"/>
       <c r="AV42" s="46"/>
       <c r="AW42" s="46"/>
       <c r="AX42" s="46"/>
       <c r="AY42" s="46"/>
       <c r="AZ42" s="46"/>
       <c r="BA42" s="46"/>
       <c r="BB42" s="47"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="8"/>
     </row>
     <row r="43" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="72" t="s">
-[...4 lines deleted...]
-      <c r="D43" s="47"/>
+      <c r="A43" s="144" t="s">
+        <v>134</v>
+      </c>
+      <c r="B43" s="145" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="D43" s="47">
+        <v>310</v>
+      </c>
       <c r="E43" s="48"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
-      <c r="J43" s="46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
       <c r="M43" s="48"/>
       <c r="N43" s="75"/>
       <c r="O43" s="48"/>
       <c r="P43" s="46"/>
       <c r="Q43" s="46"/>
       <c r="R43" s="46"/>
       <c r="S43" s="46"/>
       <c r="T43" s="46"/>
       <c r="U43" s="46"/>
       <c r="V43" s="46"/>
       <c r="W43" s="48"/>
       <c r="X43" s="94"/>
       <c r="Y43" s="45"/>
       <c r="Z43" s="46"/>
-      <c r="AA43" s="46"/>
+      <c r="AA43" s="46" t="s">
+        <v>130</v>
+      </c>
       <c r="AB43" s="46"/>
-      <c r="AC43" s="46"/>
+      <c r="AC43" s="46">
+        <v>5</v>
+      </c>
       <c r="AD43" s="46"/>
       <c r="AE43" s="46"/>
       <c r="AF43" s="46"/>
       <c r="AG43" s="83"/>
       <c r="AH43" s="75"/>
-      <c r="AI43" s="45"/>
-[...7 lines deleted...]
-      <c r="AQ43" s="48"/>
+      <c r="AI43" s="45">
+        <v>6</v>
+      </c>
+      <c r="AJ43" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="AK43" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL43" s="46">
+        <v>7</v>
+      </c>
+      <c r="AM43" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN43" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO43" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="AP43" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AQ43" s="48" t="s">
+        <v>62</v>
+      </c>
       <c r="AR43" s="75"/>
       <c r="AS43" s="48"/>
       <c r="AT43" s="46"/>
       <c r="AU43" s="46"/>
       <c r="AV43" s="46"/>
       <c r="AW43" s="46"/>
       <c r="AX43" s="46"/>
       <c r="AY43" s="46"/>
       <c r="AZ43" s="46"/>
       <c r="BA43" s="46"/>
       <c r="BB43" s="47"/>
       <c r="BC43" s="6"/>
       <c r="BD43" s="8"/>
     </row>
-    <row r="44" spans="1:76" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="T44" s="80" t="s">
+    <row r="44" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="144" t="s">
         <v>152</v>
       </c>
-      <c r="U44" s="80"/>
-[...32 lines deleted...]
-      <c r="BB44" s="81"/>
+      <c r="B44" s="145" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" s="74"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="46"/>
+      <c r="L44" s="46"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="75"/>
+      <c r="O44" s="48"/>
+      <c r="P44" s="46"/>
+      <c r="Q44" s="46"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
+      <c r="T44" s="46"/>
+      <c r="U44" s="46"/>
+      <c r="V44" s="46"/>
+      <c r="W44" s="48"/>
+      <c r="X44" s="94"/>
+      <c r="Y44" s="45"/>
+      <c r="Z44" s="46"/>
+      <c r="AA44" s="46"/>
+      <c r="AB44" s="46"/>
+      <c r="AC44" s="46"/>
+      <c r="AD44" s="46"/>
+      <c r="AE44" s="46"/>
+      <c r="AF44" s="46"/>
+      <c r="AG44" s="83"/>
+      <c r="AH44" s="75"/>
+      <c r="AI44" s="45"/>
+      <c r="AJ44" s="46"/>
+      <c r="AK44" s="46"/>
+      <c r="AL44" s="46"/>
+      <c r="AM44" s="169" t="s">
+        <v>144</v>
+      </c>
+      <c r="AN44" s="169"/>
+      <c r="AO44" s="46"/>
+      <c r="AP44" s="46"/>
+      <c r="AQ44" s="48"/>
+      <c r="AR44" s="75"/>
+      <c r="AS44" s="48"/>
+      <c r="AT44" s="46"/>
+      <c r="AU44" s="46"/>
+      <c r="AV44" s="46"/>
+      <c r="AW44" s="46"/>
+      <c r="AX44" s="46"/>
+      <c r="AY44" s="46"/>
+      <c r="AZ44" s="46"/>
+      <c r="BA44" s="46"/>
+      <c r="BB44" s="47"/>
       <c r="BC44" s="6"/>
-      <c r="BD44" s="1"/>
-[...75 lines deleted...]
-      <c r="BB45" s="6"/>
+      <c r="BD44" s="8"/>
+    </row>
+    <row r="45" spans="1:76" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45" s="145" t="s">
+        <v>154</v>
+      </c>
+      <c r="C45" s="74"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="48"/>
+      <c r="N45" s="75"/>
+      <c r="O45" s="48"/>
+      <c r="P45" s="46"/>
+      <c r="Q45" s="46"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
+      <c r="T45" s="46"/>
+      <c r="U45" s="46"/>
+      <c r="V45" s="46"/>
+      <c r="W45" s="48"/>
+      <c r="X45" s="94"/>
+      <c r="Y45" s="45"/>
+      <c r="Z45" s="46"/>
+      <c r="AA45" s="46"/>
+      <c r="AB45" s="46"/>
+      <c r="AC45" s="46"/>
+      <c r="AD45" s="46"/>
+      <c r="AE45" s="46"/>
+      <c r="AF45" s="46"/>
+      <c r="AG45" s="83"/>
+      <c r="AH45" s="75"/>
+      <c r="AI45" s="45"/>
+      <c r="AJ45" s="46"/>
+      <c r="AK45" s="46"/>
+      <c r="AL45" s="46"/>
+      <c r="AM45" s="169"/>
+      <c r="AN45" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO45" s="46"/>
+      <c r="AP45" s="46"/>
+      <c r="AQ45" s="48"/>
+      <c r="AR45" s="75"/>
+      <c r="AS45" s="48"/>
+      <c r="AT45" s="46"/>
+      <c r="AU45" s="46"/>
+      <c r="AV45" s="46"/>
+      <c r="AW45" s="46"/>
+      <c r="AX45" s="46"/>
+      <c r="AY45" s="46"/>
+      <c r="AZ45" s="46"/>
+      <c r="BA45" s="46"/>
+      <c r="BB45" s="47"/>
       <c r="BC45" s="6"/>
-    </row>
-[...57 lines deleted...]
-    <row r="47" spans="1:76" x14ac:dyDescent="0.2">
+      <c r="BD45" s="8"/>
+    </row>
+    <row r="46" spans="1:76" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="148" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="149" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46" s="78"/>
+      <c r="D46" s="129"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="80"/>
+      <c r="G46" s="80"/>
+      <c r="H46" s="80"/>
+      <c r="I46" s="80"/>
+      <c r="J46" s="80"/>
+      <c r="K46" s="80"/>
+      <c r="L46" s="80"/>
+      <c r="M46" s="80"/>
+      <c r="N46" s="81"/>
+      <c r="O46" s="79"/>
+      <c r="P46" s="80"/>
+      <c r="Q46" s="80"/>
+      <c r="R46" s="80"/>
+      <c r="S46" s="80"/>
+      <c r="T46" s="80"/>
+      <c r="U46" s="80"/>
+      <c r="V46" s="80"/>
+      <c r="W46" s="80"/>
+      <c r="X46" s="95"/>
+      <c r="Y46" s="102"/>
+      <c r="Z46" s="80"/>
+      <c r="AA46" s="80"/>
+      <c r="AB46" s="80"/>
+      <c r="AC46" s="80"/>
+      <c r="AD46" s="80"/>
+      <c r="AE46" s="80"/>
+      <c r="AF46" s="108"/>
+      <c r="AG46" s="80"/>
+      <c r="AH46" s="81"/>
+      <c r="AI46" s="102"/>
+      <c r="AJ46" s="80"/>
+      <c r="AK46" s="80"/>
+      <c r="AL46" s="80"/>
+      <c r="AM46" s="170"/>
+      <c r="AN46" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO46" s="80"/>
+      <c r="AP46" s="80"/>
+      <c r="AQ46" s="80"/>
+      <c r="AR46" s="81"/>
+      <c r="AS46" s="79"/>
+      <c r="AT46" s="80"/>
+      <c r="AU46" s="80"/>
+      <c r="AV46" s="80"/>
+      <c r="AW46" s="80"/>
+      <c r="AX46" s="80"/>
+      <c r="AY46" s="80"/>
+      <c r="AZ46" s="80"/>
+      <c r="BA46" s="80"/>
+      <c r="BB46" s="81"/>
+      <c r="BC46" s="6"/>
+      <c r="BD46" s="1"/>
+      <c r="BE46" s="1"/>
+      <c r="BF46" s="1"/>
+      <c r="BG46" s="1"/>
+      <c r="BH46" s="1"/>
+      <c r="BI46" s="1"/>
+      <c r="BJ46" s="1"/>
+      <c r="BK46" s="1"/>
+      <c r="BL46" s="1"/>
+      <c r="BM46" s="1"/>
+      <c r="BN46" s="1"/>
+      <c r="BO46" s="1"/>
+      <c r="BP46" s="1"/>
+      <c r="BQ46" s="1"/>
+      <c r="BR46" s="1"/>
+      <c r="BS46" s="1"/>
+      <c r="BT46" s="1"/>
+      <c r="BU46" s="1"/>
+      <c r="BV46" s="1"/>
+      <c r="BW46" s="1"/>
+      <c r="BX46" s="1"/>
+    </row>
+    <row r="47" spans="1:76" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A47" s="2"/>
-      <c r="B47" s="1"/>
-[...52 lines deleted...]
-      <c r="BC47" s="1"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="6"/>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="6"/>
+      <c r="AA47" s="6"/>
+      <c r="AB47" s="6"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="6"/>
+      <c r="AG47" s="6"/>
+      <c r="AH47" s="6"/>
+      <c r="AI47" s="6"/>
+      <c r="AJ47" s="6"/>
+      <c r="AK47" s="6"/>
+      <c r="AL47" s="6"/>
+      <c r="AM47" s="6"/>
+      <c r="AN47" s="6"/>
+      <c r="AO47" s="6"/>
+      <c r="AP47" s="6"/>
+      <c r="AQ47" s="6"/>
+      <c r="AR47" s="6"/>
+      <c r="AS47" s="6"/>
+      <c r="AT47" s="6"/>
+      <c r="AU47" s="6"/>
+      <c r="AV47" s="6"/>
+      <c r="AW47" s="6"/>
+      <c r="AX47" s="6"/>
+      <c r="AY47" s="6"/>
+      <c r="AZ47" s="6"/>
+      <c r="BA47" s="6"/>
+      <c r="BB47" s="6"/>
+      <c r="BC47" s="6"/>
     </row>
     <row r="48" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A48" s="2"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="3"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
@@ -14096,53 +14571,51 @@
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
       <c r="AP51" s="1"/>
       <c r="AQ51" s="1"/>
       <c r="AR51" s="1"/>
       <c r="AS51" s="1"/>
       <c r="AT51" s="1"/>
       <c r="AU51" s="1"/>
       <c r="AV51" s="1"/>
       <c r="AW51" s="1"/>
       <c r="AX51" s="1"/>
       <c r="AY51" s="1"/>
       <c r="AZ51" s="1"/>
       <c r="BA51" s="1"/>
       <c r="BB51" s="1"/>
       <c r="BC51" s="1"/>
     </row>
     <row r="52" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A52" s="2"/>
       <c r="B52" s="1"/>
-      <c r="C52" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="1"/>
       <c r="D52" s="3"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
       <c r="AB52" s="1"/>
@@ -14155,51 +14628,51 @@
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
       <c r="AP52" s="1"/>
       <c r="AQ52" s="1"/>
       <c r="AR52" s="1"/>
       <c r="AS52" s="1"/>
       <c r="AT52" s="1"/>
       <c r="AU52" s="1"/>
       <c r="AV52" s="1"/>
       <c r="AW52" s="1"/>
       <c r="AX52" s="1"/>
       <c r="AY52" s="1"/>
       <c r="AZ52" s="1"/>
       <c r="BA52" s="1"/>
       <c r="BB52" s="1"/>
       <c r="BC52" s="1"/>
     </row>
     <row r="53" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A53" s="2"/>
       <c r="B53" s="1"/>
-      <c r="C53" s="7"/>
+      <c r="C53" s="1"/>
       <c r="D53" s="3"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
       <c r="AB53" s="1"/>
@@ -14212,51 +14685,53 @@
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
       <c r="AP53" s="1"/>
       <c r="AQ53" s="1"/>
       <c r="AR53" s="1"/>
       <c r="AS53" s="1"/>
       <c r="AT53" s="1"/>
       <c r="AU53" s="1"/>
       <c r="AV53" s="1"/>
       <c r="AW53" s="1"/>
       <c r="AX53" s="1"/>
       <c r="AY53" s="1"/>
       <c r="AZ53" s="1"/>
       <c r="BA53" s="1"/>
       <c r="BB53" s="1"/>
       <c r="BC53" s="1"/>
     </row>
     <row r="54" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A54" s="2"/>
       <c r="B54" s="1"/>
-      <c r="C54" s="7"/>
+      <c r="C54" s="7" t="s">
+        <v>13</v>
+      </c>
       <c r="D54" s="3"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
       <c r="AB54" s="1"/>
@@ -14269,51 +14744,51 @@
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
       <c r="AP54" s="1"/>
       <c r="AQ54" s="1"/>
       <c r="AR54" s="1"/>
       <c r="AS54" s="1"/>
       <c r="AT54" s="1"/>
       <c r="AU54" s="1"/>
       <c r="AV54" s="1"/>
       <c r="AW54" s="1"/>
       <c r="AX54" s="1"/>
       <c r="AY54" s="1"/>
       <c r="AZ54" s="1"/>
       <c r="BA54" s="1"/>
       <c r="BB54" s="1"/>
       <c r="BC54" s="1"/>
     </row>
     <row r="55" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A55" s="2"/>
       <c r="B55" s="1"/>
-      <c r="C55" s="1"/>
+      <c r="C55" s="7"/>
       <c r="D55" s="3"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
       <c r="AB55" s="1"/>
@@ -14326,51 +14801,51 @@
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
       <c r="AP55" s="1"/>
       <c r="AQ55" s="1"/>
       <c r="AR55" s="1"/>
       <c r="AS55" s="1"/>
       <c r="AT55" s="1"/>
       <c r="AU55" s="1"/>
       <c r="AV55" s="1"/>
       <c r="AW55" s="1"/>
       <c r="AX55" s="1"/>
       <c r="AY55" s="1"/>
       <c r="AZ55" s="1"/>
       <c r="BA55" s="1"/>
       <c r="BB55" s="1"/>
       <c r="BC55" s="1"/>
     </row>
     <row r="56" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A56" s="2"/>
       <c r="B56" s="1"/>
-      <c r="C56" s="1"/>
+      <c r="C56" s="7"/>
       <c r="D56" s="3"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
       <c r="AB56" s="1"/>
@@ -14898,158 +15373,158 @@
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
       <c r="AP65" s="1"/>
       <c r="AQ65" s="1"/>
       <c r="AR65" s="1"/>
       <c r="AS65" s="1"/>
       <c r="AT65" s="1"/>
       <c r="AU65" s="1"/>
       <c r="AV65" s="1"/>
       <c r="AW65" s="1"/>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
       <c r="AZ65" s="1"/>
       <c r="BA65" s="1"/>
       <c r="BB65" s="1"/>
       <c r="BC65" s="1"/>
     </row>
     <row r="66" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A66" s="2"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="3"/>
-      <c r="E66" s="4"/>
-[...49 lines deleted...]
-      <c r="BC66" s="4"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" s="1"/>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1"/>
+      <c r="Q66" s="1"/>
+      <c r="R66" s="1"/>
+      <c r="S66" s="1"/>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+      <c r="AC66" s="1"/>
+      <c r="AD66" s="1"/>
+      <c r="AE66" s="1"/>
+      <c r="AF66" s="1"/>
+      <c r="AG66" s="1"/>
+      <c r="AH66" s="1"/>
+      <c r="AI66" s="1"/>
+      <c r="AJ66" s="1"/>
+      <c r="AK66" s="1"/>
+      <c r="AL66" s="1"/>
+      <c r="AM66" s="1"/>
+      <c r="AN66" s="1"/>
+      <c r="AO66" s="1"/>
+      <c r="AP66" s="1"/>
+      <c r="AQ66" s="1"/>
+      <c r="AR66" s="1"/>
+      <c r="AS66" s="1"/>
+      <c r="AT66" s="1"/>
+      <c r="AU66" s="1"/>
+      <c r="AV66" s="1"/>
+      <c r="AW66" s="1"/>
+      <c r="AX66" s="1"/>
+      <c r="AY66" s="1"/>
+      <c r="AZ66" s="1"/>
+      <c r="BA66" s="1"/>
+      <c r="BB66" s="1"/>
+      <c r="BC66" s="1"/>
     </row>
     <row r="67" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A67" s="2"/>
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="3"/>
-      <c r="E67" s="4"/>
-[...49 lines deleted...]
-      <c r="BC67" s="4"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+      <c r="O67" s="1"/>
+      <c r="P67" s="1"/>
+      <c r="Q67" s="1"/>
+      <c r="R67" s="1"/>
+      <c r="S67" s="1"/>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+      <c r="X67" s="1"/>
+      <c r="Y67" s="1"/>
+      <c r="Z67" s="1"/>
+      <c r="AA67" s="1"/>
+      <c r="AB67" s="1"/>
+      <c r="AC67" s="1"/>
+      <c r="AD67" s="1"/>
+      <c r="AE67" s="1"/>
+      <c r="AF67" s="1"/>
+      <c r="AG67" s="1"/>
+      <c r="AH67" s="1"/>
+      <c r="AI67" s="1"/>
+      <c r="AJ67" s="1"/>
+      <c r="AK67" s="1"/>
+      <c r="AL67" s="1"/>
+      <c r="AM67" s="1"/>
+      <c r="AN67" s="1"/>
+      <c r="AO67" s="1"/>
+      <c r="AP67" s="1"/>
+      <c r="AQ67" s="1"/>
+      <c r="AR67" s="1"/>
+      <c r="AS67" s="1"/>
+      <c r="AT67" s="1"/>
+      <c r="AU67" s="1"/>
+      <c r="AV67" s="1"/>
+      <c r="AW67" s="1"/>
+      <c r="AX67" s="1"/>
+      <c r="AY67" s="1"/>
+      <c r="AZ67" s="1"/>
+      <c r="BA67" s="1"/>
+      <c r="BB67" s="1"/>
+      <c r="BC67" s="1"/>
     </row>
     <row r="68" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A68" s="2"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="3"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
       <c r="L68" s="4"/>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="4"/>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="4"/>
       <c r="S68" s="4"/>
       <c r="T68" s="4"/>
       <c r="U68" s="4"/>
       <c r="V68" s="4"/>
       <c r="W68" s="4"/>
@@ -15069,158 +15544,158 @@
       <c r="AK68" s="4"/>
       <c r="AL68" s="4"/>
       <c r="AM68" s="4"/>
       <c r="AN68" s="4"/>
       <c r="AO68" s="4"/>
       <c r="AP68" s="4"/>
       <c r="AQ68" s="4"/>
       <c r="AR68" s="4"/>
       <c r="AS68" s="4"/>
       <c r="AT68" s="4"/>
       <c r="AU68" s="4"/>
       <c r="AV68" s="4"/>
       <c r="AW68" s="4"/>
       <c r="AX68" s="4"/>
       <c r="AY68" s="4"/>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A69" s="2"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="3"/>
-      <c r="E69" s="1"/>
-[...49 lines deleted...]
-      <c r="BC69" s="1"/>
+      <c r="E69" s="4"/>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+      <c r="Q69" s="4"/>
+      <c r="R69" s="4"/>
+      <c r="S69" s="4"/>
+      <c r="T69" s="4"/>
+      <c r="U69" s="4"/>
+      <c r="V69" s="4"/>
+      <c r="W69" s="4"/>
+      <c r="X69" s="4"/>
+      <c r="Y69" s="4"/>
+      <c r="Z69" s="4"/>
+      <c r="AA69" s="4"/>
+      <c r="AB69" s="4"/>
+      <c r="AC69" s="4"/>
+      <c r="AD69" s="4"/>
+      <c r="AE69" s="4"/>
+      <c r="AF69" s="4"/>
+      <c r="AG69" s="4"/>
+      <c r="AH69" s="4"/>
+      <c r="AI69" s="4"/>
+      <c r="AJ69" s="4"/>
+      <c r="AK69" s="4"/>
+      <c r="AL69" s="4"/>
+      <c r="AM69" s="4"/>
+      <c r="AN69" s="4"/>
+      <c r="AO69" s="4"/>
+      <c r="AP69" s="4"/>
+      <c r="AQ69" s="4"/>
+      <c r="AR69" s="4"/>
+      <c r="AS69" s="4"/>
+      <c r="AT69" s="4"/>
+      <c r="AU69" s="4"/>
+      <c r="AV69" s="4"/>
+      <c r="AW69" s="4"/>
+      <c r="AX69" s="4"/>
+      <c r="AY69" s="4"/>
+      <c r="AZ69" s="4"/>
+      <c r="BA69" s="4"/>
+      <c r="BB69" s="4"/>
+      <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A70" s="2"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="3"/>
-      <c r="E70" s="1"/>
-[...49 lines deleted...]
-      <c r="BC70" s="1"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+      <c r="Q70" s="4"/>
+      <c r="R70" s="4"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+      <c r="V70" s="4"/>
+      <c r="W70" s="4"/>
+      <c r="X70" s="4"/>
+      <c r="Y70" s="4"/>
+      <c r="Z70" s="4"/>
+      <c r="AA70" s="4"/>
+      <c r="AB70" s="4"/>
+      <c r="AC70" s="4"/>
+      <c r="AD70" s="4"/>
+      <c r="AE70" s="4"/>
+      <c r="AF70" s="4"/>
+      <c r="AG70" s="4"/>
+      <c r="AH70" s="4"/>
+      <c r="AI70" s="4"/>
+      <c r="AJ70" s="4"/>
+      <c r="AK70" s="4"/>
+      <c r="AL70" s="4"/>
+      <c r="AM70" s="4"/>
+      <c r="AN70" s="4"/>
+      <c r="AO70" s="4"/>
+      <c r="AP70" s="4"/>
+      <c r="AQ70" s="4"/>
+      <c r="AR70" s="4"/>
+      <c r="AS70" s="4"/>
+      <c r="AT70" s="4"/>
+      <c r="AU70" s="4"/>
+      <c r="AV70" s="4"/>
+      <c r="AW70" s="4"/>
+      <c r="AX70" s="4"/>
+      <c r="AY70" s="4"/>
+      <c r="AZ70" s="4"/>
+      <c r="BA70" s="4"/>
+      <c r="BB70" s="4"/>
+      <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A71" s="2"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="3"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
@@ -16489,103 +16964,223 @@
       <c r="AF93" s="1"/>
       <c r="AG93" s="1"/>
       <c r="AH93" s="1"/>
       <c r="AI93" s="1"/>
       <c r="AJ93" s="1"/>
       <c r="AK93" s="1"/>
       <c r="AL93" s="1"/>
       <c r="AM93" s="1"/>
       <c r="AN93" s="1"/>
       <c r="AO93" s="1"/>
       <c r="AP93" s="1"/>
       <c r="AQ93" s="1"/>
       <c r="AR93" s="1"/>
       <c r="AS93" s="1"/>
       <c r="AT93" s="1"/>
       <c r="AU93" s="1"/>
       <c r="AV93" s="1"/>
       <c r="AW93" s="1"/>
       <c r="AX93" s="1"/>
       <c r="AY93" s="1"/>
       <c r="AZ93" s="1"/>
       <c r="BA93" s="1"/>
       <c r="BB93" s="1"/>
       <c r="BC93" s="1"/>
     </row>
+    <row r="94" spans="1:55" x14ac:dyDescent="0.2">
+      <c r="A94" s="2"/>
+      <c r="B94" s="1"/>
+      <c r="C94" s="1"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="1"/>
+      <c r="F94" s="1"/>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1"/>
+      <c r="I94" s="1"/>
+      <c r="J94" s="1"/>
+      <c r="K94" s="1"/>
+      <c r="L94" s="1"/>
+      <c r="M94" s="1"/>
+      <c r="N94" s="1"/>
+      <c r="O94" s="1"/>
+      <c r="P94" s="1"/>
+      <c r="Q94" s="1"/>
+      <c r="R94" s="1"/>
+      <c r="S94" s="1"/>
+      <c r="T94" s="1"/>
+      <c r="U94" s="1"/>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1"/>
+      <c r="X94" s="1"/>
+      <c r="Y94" s="1"/>
+      <c r="Z94" s="1"/>
+      <c r="AA94" s="1"/>
+      <c r="AB94" s="1"/>
+      <c r="AC94" s="1"/>
+      <c r="AD94" s="1"/>
+      <c r="AE94" s="1"/>
+      <c r="AF94" s="1"/>
+      <c r="AG94" s="1"/>
+      <c r="AH94" s="1"/>
+      <c r="AI94" s="1"/>
+      <c r="AJ94" s="1"/>
+      <c r="AK94" s="1"/>
+      <c r="AL94" s="1"/>
+      <c r="AM94" s="1"/>
+      <c r="AN94" s="1"/>
+      <c r="AO94" s="1"/>
+      <c r="AP94" s="1"/>
+      <c r="AQ94" s="1"/>
+      <c r="AR94" s="1"/>
+      <c r="AS94" s="1"/>
+      <c r="AT94" s="1"/>
+      <c r="AU94" s="1"/>
+      <c r="AV94" s="1"/>
+      <c r="AW94" s="1"/>
+      <c r="AX94" s="1"/>
+      <c r="AY94" s="1"/>
+      <c r="AZ94" s="1"/>
+      <c r="BA94" s="1"/>
+      <c r="BB94" s="1"/>
+      <c r="BC94" s="1"/>
+    </row>
+    <row r="95" spans="1:55" x14ac:dyDescent="0.2">
+      <c r="A95" s="2"/>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1"/>
+      <c r="K95" s="1"/>
+      <c r="L95" s="1"/>
+      <c r="M95" s="1"/>
+      <c r="N95" s="1"/>
+      <c r="O95" s="1"/>
+      <c r="P95" s="1"/>
+      <c r="Q95" s="1"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1"/>
+      <c r="X95" s="1"/>
+      <c r="Y95" s="1"/>
+      <c r="Z95" s="1"/>
+      <c r="AA95" s="1"/>
+      <c r="AB95" s="1"/>
+      <c r="AC95" s="1"/>
+      <c r="AD95" s="1"/>
+      <c r="AE95" s="1"/>
+      <c r="AF95" s="1"/>
+      <c r="AG95" s="1"/>
+      <c r="AH95" s="1"/>
+      <c r="AI95" s="1"/>
+      <c r="AJ95" s="1"/>
+      <c r="AK95" s="1"/>
+      <c r="AL95" s="1"/>
+      <c r="AM95" s="1"/>
+      <c r="AN95" s="1"/>
+      <c r="AO95" s="1"/>
+      <c r="AP95" s="1"/>
+      <c r="AQ95" s="1"/>
+      <c r="AR95" s="1"/>
+      <c r="AS95" s="1"/>
+      <c r="AT95" s="1"/>
+      <c r="AU95" s="1"/>
+      <c r="AV95" s="1"/>
+      <c r="AW95" s="1"/>
+      <c r="AX95" s="1"/>
+      <c r="AY95" s="1"/>
+      <c r="AZ95" s="1"/>
+      <c r="BA95" s="1"/>
+      <c r="BB95" s="1"/>
+      <c r="BC95" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="26">
+    <mergeCell ref="A35:D35"/>
     <mergeCell ref="A6:BB6"/>
     <mergeCell ref="AL1:AS1"/>
     <mergeCell ref="AL2:BB2"/>
     <mergeCell ref="AL3:BB3"/>
     <mergeCell ref="AL4:AN4"/>
     <mergeCell ref="A5:BB5"/>
-    <mergeCell ref="BF13:BF14"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="BF14:BF15"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="E7:N7"/>
     <mergeCell ref="O7:X7"/>
     <mergeCell ref="Y7:AH7"/>
     <mergeCell ref="AI7:AR7"/>
-    <mergeCell ref="A27:B27"/>
-[...2 lines deleted...]
-    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="D9:D10"/>
     <mergeCell ref="AS7:BB7"/>
-    <mergeCell ref="A13:A14"/>
-[...1 lines deleted...]
-    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="A12:D12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.94488188976377963" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="70" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="64" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Tvarkarastis-1</vt:lpstr>
       <vt:lpstr>Tvarkarastis-2</vt:lpstr>
       <vt:lpstr>Lapas1</vt:lpstr>
       <vt:lpstr>Lapas2</vt:lpstr>